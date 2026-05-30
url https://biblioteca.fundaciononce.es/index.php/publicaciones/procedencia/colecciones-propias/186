--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -38,123 +38,123 @@
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ley 30/1994, de 24 de noviembre, de fundaciones y de incentivos fiscales a la participación privada de interés general</t>
   </si>
   <si>
     <t>Colección Informes y Textos Legales</t>
   </si>
   <si>
     <t>Cabra de Luna, Miguel Angel  (coord.)</t>
   </si>
   <si>
     <t>Plan para la reactivación del empleo de las personas con discapacidad</t>
   </si>
   <si>
+    <t>Programa de formación ocupacional y de análisis de la capacidad productiva para la integración laboral y social de personas con discapacidad</t>
+  </si>
+  <si>
+    <t>Castresana Estrada, Hilario</t>
+  </si>
+  <si>
+    <t>Legislación contra la discriminación de las personas con discapacidad</t>
+  </si>
+  <si>
+    <t>Steinmeyer, Heinz-Dietrich</t>
+  </si>
+  <si>
+    <t>Minusvalía e inserción laboral en la Comunidad Valenciana</t>
+  </si>
+  <si>
+    <t>Cabra de Luna, Miguel Ángel (Director)</t>
+  </si>
+  <si>
+    <t>Marche du travail 2000</t>
+  </si>
+  <si>
+    <t>Labour Market 2000</t>
+  </si>
+  <si>
     <t>El mercado laboral en el 2000</t>
   </si>
   <si>
-    <t>Cabra de Luna, Miguel Ángel (Director)</t>
-[...1 lines deleted...]
-  <si>
     <t>Disposiciones, propuestas y proyectos normativos referentes a personas con discapacidad desde el 1 de enero al 31 de diciembre de 1996</t>
   </si>
   <si>
     <t>La discapacidad en el sistema tributario español</t>
   </si>
   <si>
     <t>Rodríguez Rodríguez, Diego</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 2000</t>
   </si>
   <si>
     <t>De la exclusión a la integración, un ensayo sobre la situación social de los minusválidos</t>
   </si>
   <si>
     <t>Montero Llerendi, José Manuel</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1998</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1999</t>
   </si>
   <si>
     <t>Modelos dispositivos de apoyo a las personas con enfermedad mental</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1997</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 2001</t>
   </si>
   <si>
     <t>Personas discapacitadas y Derecho del Trabajo (Action Europeenne des Handicapés)</t>
   </si>
   <si>
     <t>Normativa española sobre mercado de trabajo y personas con discapacidad. Edición cerrada a 31 de diciembre de 2002</t>
   </si>
   <si>
     <t>Desarrollo normativo referente a las personas con discapacidad.Desde el 1 de enero de 1995 al 15 de marzo de 1996</t>
   </si>
   <si>
     <t>Introducción al Derecho de la Unión Europea</t>
   </si>
   <si>
     <t>Muñoz Machado, Santiago</t>
-  </si>
-[...19 lines deleted...]
-    <t>Labour Market 2000</t>
   </si>
   <si>
     <t>Desarrollo normativo referente a las personas con discapacidad. Enero 1994-Junio 1995</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -537,255 +537,255 @@
       <c r="D3" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>