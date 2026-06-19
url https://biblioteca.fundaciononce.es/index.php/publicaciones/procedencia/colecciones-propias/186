--- v1 (2026-05-30)
+++ v2 (2026-06-19)
@@ -38,123 +38,123 @@
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ley 30/1994, de 24 de noviembre, de fundaciones y de incentivos fiscales a la participación privada de interés general</t>
   </si>
   <si>
     <t>Colección Informes y Textos Legales</t>
   </si>
   <si>
     <t>Cabra de Luna, Miguel Angel  (coord.)</t>
   </si>
   <si>
     <t>Plan para la reactivación del empleo de las personas con discapacidad</t>
   </si>
   <si>
+    <t>Personas discapacitadas y Derecho del Trabajo (Action Europeenne des Handicapés)</t>
+  </si>
+  <si>
+    <t>Cabra de Luna, Miguel Ángel (Director)</t>
+  </si>
+  <si>
+    <t>Normativa española sobre mercado de trabajo y personas con discapacidad. Edición cerrada a 31 de diciembre de 2002</t>
+  </si>
+  <si>
+    <t>Desarrollo normativo referente a las personas con discapacidad.Desde el 1 de enero de 1995 al 15 de marzo de 1996</t>
+  </si>
+  <si>
+    <t>Introducción al Derecho de la Unión Europea</t>
+  </si>
+  <si>
+    <t>Muñoz Machado, Santiago</t>
+  </si>
+  <si>
     <t>Programa de formación ocupacional y de análisis de la capacidad productiva para la integración laboral y social de personas con discapacidad</t>
   </si>
   <si>
     <t>Castresana Estrada, Hilario</t>
   </si>
   <si>
     <t>Legislación contra la discriminación de las personas con discapacidad</t>
   </si>
   <si>
     <t>Steinmeyer, Heinz-Dietrich</t>
   </si>
   <si>
     <t>Minusvalía e inserción laboral en la Comunidad Valenciana</t>
   </si>
   <si>
-    <t>Cabra de Luna, Miguel Ángel (Director)</t>
-[...1 lines deleted...]
-  <si>
     <t>Marche du travail 2000</t>
   </si>
   <si>
     <t>Labour Market 2000</t>
   </si>
   <si>
     <t>El mercado laboral en el 2000</t>
   </si>
   <si>
     <t>Disposiciones, propuestas y proyectos normativos referentes a personas con discapacidad desde el 1 de enero al 31 de diciembre de 1996</t>
   </si>
   <si>
     <t>La discapacidad en el sistema tributario español</t>
   </si>
   <si>
     <t>Rodríguez Rodríguez, Diego</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 2000</t>
   </si>
   <si>
     <t>De la exclusión a la integración, un ensayo sobre la situación social de los minusválidos</t>
   </si>
   <si>
     <t>Montero Llerendi, José Manuel</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1998</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1999</t>
   </si>
   <si>
     <t>Modelos dispositivos de apoyo a las personas con enfermedad mental</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1997</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 2001</t>
-  </si>
-[...13 lines deleted...]
-    <t>Muñoz Machado, Santiago</t>
   </si>
   <si>
     <t>Desarrollo normativo referente a las personas con discapacidad. Enero 1994-Junio 1995</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -537,255 +537,255 @@
       <c r="D3" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>