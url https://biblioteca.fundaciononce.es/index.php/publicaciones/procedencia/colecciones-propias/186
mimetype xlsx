--- v2 (2026-06-19)
+++ v3 (2026-07-10)
@@ -38,123 +38,123 @@
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ley 30/1994, de 24 de noviembre, de fundaciones y de incentivos fiscales a la participación privada de interés general</t>
   </si>
   <si>
     <t>Colección Informes y Textos Legales</t>
   </si>
   <si>
     <t>Cabra de Luna, Miguel Angel  (coord.)</t>
   </si>
   <si>
     <t>Plan para la reactivación del empleo de las personas con discapacidad</t>
   </si>
   <si>
+    <t>Disposiciones, propuestas y proyectos normativos referentes a personas con discapacidad desde el 1 de enero al 31 de diciembre de 1996</t>
+  </si>
+  <si>
+    <t>Cabra de Luna, Miguel Ángel (Director)</t>
+  </si>
+  <si>
+    <t>La discapacidad en el sistema tributario español</t>
+  </si>
+  <si>
+    <t>Rodríguez Rodríguez, Diego</t>
+  </si>
+  <si>
+    <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 2000</t>
+  </si>
+  <si>
+    <t>De la exclusión a la integración, un ensayo sobre la situación social de los minusválidos</t>
+  </si>
+  <si>
+    <t>Montero Llerendi, José Manuel</t>
+  </si>
+  <si>
+    <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1998</t>
+  </si>
+  <si>
+    <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1999</t>
+  </si>
+  <si>
+    <t>Modelos dispositivos de apoyo a las personas con enfermedad mental</t>
+  </si>
+  <si>
+    <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1997</t>
+  </si>
+  <si>
+    <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 2001</t>
+  </si>
+  <si>
     <t>Personas discapacitadas y Derecho del Trabajo (Action Europeenne des Handicapés)</t>
   </si>
   <si>
-    <t>Cabra de Luna, Miguel Ángel (Director)</t>
-[...1 lines deleted...]
-  <si>
     <t>Normativa española sobre mercado de trabajo y personas con discapacidad. Edición cerrada a 31 de diciembre de 2002</t>
   </si>
   <si>
     <t>Desarrollo normativo referente a las personas con discapacidad.Desde el 1 de enero de 1995 al 15 de marzo de 1996</t>
   </si>
   <si>
     <t>Introducción al Derecho de la Unión Europea</t>
   </si>
   <si>
     <t>Muñoz Machado, Santiago</t>
   </si>
   <si>
     <t>Programa de formación ocupacional y de análisis de la capacidad productiva para la integración laboral y social de personas con discapacidad</t>
   </si>
   <si>
     <t>Castresana Estrada, Hilario</t>
   </si>
   <si>
     <t>Legislación contra la discriminación de las personas con discapacidad</t>
   </si>
   <si>
     <t>Steinmeyer, Heinz-Dietrich</t>
   </si>
   <si>
     <t>Minusvalía e inserción laboral en la Comunidad Valenciana</t>
   </si>
   <si>
     <t>Marche du travail 2000</t>
   </si>
   <si>
     <t>Labour Market 2000</t>
   </si>
   <si>
     <t>El mercado laboral en el 2000</t>
-  </si>
-[...31 lines deleted...]
-    <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 2001</t>
   </si>
   <si>
     <t>Desarrollo normativo referente a las personas con discapacidad. Enero 1994-Junio 1995</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -537,207 +537,207 @@
       <c r="D3" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>9</v>
       </c>