--- v3 (2026-07-10)
+++ v4 (2026-08-23)
@@ -38,123 +38,123 @@
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ley 30/1994, de 24 de noviembre, de fundaciones y de incentivos fiscales a la participación privada de interés general</t>
   </si>
   <si>
     <t>Colección Informes y Textos Legales</t>
   </si>
   <si>
     <t>Cabra de Luna, Miguel Angel  (coord.)</t>
   </si>
   <si>
     <t>Plan para la reactivación del empleo de las personas con discapacidad</t>
   </si>
   <si>
+    <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1997</t>
+  </si>
+  <si>
+    <t>Cabra de Luna, Miguel Ángel (Director)</t>
+  </si>
+  <si>
+    <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 2001</t>
+  </si>
+  <si>
+    <t>Personas discapacitadas y Derecho del Trabajo (Action Europeenne des Handicapés)</t>
+  </si>
+  <si>
+    <t>Normativa española sobre mercado de trabajo y personas con discapacidad. Edición cerrada a 31 de diciembre de 2002</t>
+  </si>
+  <si>
+    <t>Desarrollo normativo referente a las personas con discapacidad.Desde el 1 de enero de 1995 al 15 de marzo de 1996</t>
+  </si>
+  <si>
+    <t>Introducción al Derecho de la Unión Europea</t>
+  </si>
+  <si>
+    <t>Muñoz Machado, Santiago</t>
+  </si>
+  <si>
+    <t>Programa de formación ocupacional y de análisis de la capacidad productiva para la integración laboral y social de personas con discapacidad</t>
+  </si>
+  <si>
+    <t>Castresana Estrada, Hilario</t>
+  </si>
+  <si>
+    <t>Legislación contra la discriminación de las personas con discapacidad</t>
+  </si>
+  <si>
+    <t>Steinmeyer, Heinz-Dietrich</t>
+  </si>
+  <si>
+    <t>Minusvalía e inserción laboral en la Comunidad Valenciana</t>
+  </si>
+  <si>
+    <t>Marche du travail 2000</t>
+  </si>
+  <si>
+    <t>Labour Market 2000</t>
+  </si>
+  <si>
+    <t>El mercado laboral en el 2000</t>
+  </si>
+  <si>
     <t>Disposiciones, propuestas y proyectos normativos referentes a personas con discapacidad desde el 1 de enero al 31 de diciembre de 1996</t>
   </si>
   <si>
-    <t>Cabra de Luna, Miguel Ángel (Director)</t>
-[...1 lines deleted...]
-  <si>
     <t>La discapacidad en el sistema tributario español</t>
   </si>
   <si>
     <t>Rodríguez Rodríguez, Diego</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 2000</t>
   </si>
   <si>
     <t>De la exclusión a la integración, un ensayo sobre la situación social de los minusválidos</t>
   </si>
   <si>
     <t>Montero Llerendi, José Manuel</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1998</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1999</t>
   </si>
   <si>
     <t>Modelos dispositivos de apoyo a las personas con enfermedad mental</t>
-  </si>
-[...43 lines deleted...]
-    <t>El mercado laboral en el 2000</t>
   </si>
   <si>
     <t>Desarrollo normativo referente a las personas con discapacidad. Enero 1994-Junio 1995</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -537,219 +537,219 @@
       <c r="D3" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>9</v>
       </c>