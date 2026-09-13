--- v4 (2026-08-23)
+++ v5 (2026-09-13)
@@ -38,56 +38,71 @@
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ley 30/1994, de 24 de noviembre, de fundaciones y de incentivos fiscales a la participación privada de interés general</t>
   </si>
   <si>
     <t>Colección Informes y Textos Legales</t>
   </si>
   <si>
     <t>Cabra de Luna, Miguel Angel  (coord.)</t>
   </si>
   <si>
     <t>Plan para la reactivación del empleo de las personas con discapacidad</t>
   </si>
   <si>
+    <t>De la exclusión a la integración, un ensayo sobre la situación social de los minusválidos</t>
+  </si>
+  <si>
+    <t>Montero Llerendi, José Manuel</t>
+  </si>
+  <si>
+    <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1998</t>
+  </si>
+  <si>
+    <t>Cabra de Luna, Miguel Ángel (Director)</t>
+  </si>
+  <si>
+    <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1999</t>
+  </si>
+  <si>
+    <t>Modelos dispositivos de apoyo a las personas con enfermedad mental</t>
+  </si>
+  <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1997</t>
   </si>
   <si>
-    <t>Cabra de Luna, Miguel Ángel (Director)</t>
-[...1 lines deleted...]
-  <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 2001</t>
   </si>
   <si>
     <t>Personas discapacitadas y Derecho del Trabajo (Action Europeenne des Handicapés)</t>
   </si>
   <si>
     <t>Normativa española sobre mercado de trabajo y personas con discapacidad. Edición cerrada a 31 de diciembre de 2002</t>
   </si>
   <si>
     <t>Desarrollo normativo referente a las personas con discapacidad.Desde el 1 de enero de 1995 al 15 de marzo de 1996</t>
   </si>
   <si>
     <t>Introducción al Derecho de la Unión Europea</t>
   </si>
   <si>
     <t>Muñoz Machado, Santiago</t>
   </si>
   <si>
     <t>Programa de formación ocupacional y de análisis de la capacidad productiva para la integración laboral y social de personas con discapacidad</t>
   </si>
   <si>
     <t>Castresana Estrada, Hilario</t>
   </si>
   <si>
     <t>Legislación contra la discriminación de las personas con discapacidad</t>
@@ -96,65 +111,50 @@
     <t>Steinmeyer, Heinz-Dietrich</t>
   </si>
   <si>
     <t>Minusvalía e inserción laboral en la Comunidad Valenciana</t>
   </si>
   <si>
     <t>Marche du travail 2000</t>
   </si>
   <si>
     <t>Labour Market 2000</t>
   </si>
   <si>
     <t>El mercado laboral en el 2000</t>
   </si>
   <si>
     <t>Disposiciones, propuestas y proyectos normativos referentes a personas con discapacidad desde el 1 de enero al 31 de diciembre de 1996</t>
   </si>
   <si>
     <t>La discapacidad en el sistema tributario español</t>
   </si>
   <si>
     <t>Rodríguez Rodríguez, Diego</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 2000</t>
-  </si>
-[...13 lines deleted...]
-    <t>Modelos dispositivos de apoyo a las personas con enfermedad mental</t>
   </si>
   <si>
     <t>Desarrollo normativo referente a las personas con discapacidad. Enero 1994-Junio 1995</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -537,255 +537,255 @@
       <c r="D3" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>