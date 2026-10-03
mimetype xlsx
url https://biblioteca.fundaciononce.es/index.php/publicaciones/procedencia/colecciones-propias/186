--- v5 (2026-09-13)
+++ v6 (2026-10-03)
@@ -38,123 +38,123 @@
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ley 30/1994, de 24 de noviembre, de fundaciones y de incentivos fiscales a la participación privada de interés general</t>
   </si>
   <si>
     <t>Colección Informes y Textos Legales</t>
   </si>
   <si>
     <t>Cabra de Luna, Miguel Angel  (coord.)</t>
   </si>
   <si>
     <t>Plan para la reactivación del empleo de las personas con discapacidad</t>
   </si>
   <si>
+    <t>Labour Market 2000</t>
+  </si>
+  <si>
+    <t>Cabra de Luna, Miguel Ángel (Director)</t>
+  </si>
+  <si>
+    <t>El mercado laboral en el 2000</t>
+  </si>
+  <si>
+    <t>Disposiciones, propuestas y proyectos normativos referentes a personas con discapacidad desde el 1 de enero al 31 de diciembre de 1996</t>
+  </si>
+  <si>
+    <t>La discapacidad en el sistema tributario español</t>
+  </si>
+  <si>
+    <t>Rodríguez Rodríguez, Diego</t>
+  </si>
+  <si>
+    <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 2000</t>
+  </si>
+  <si>
     <t>De la exclusión a la integración, un ensayo sobre la situación social de los minusválidos</t>
   </si>
   <si>
     <t>Montero Llerendi, José Manuel</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1998</t>
   </si>
   <si>
-    <t>Cabra de Luna, Miguel Ángel (Director)</t>
-[...1 lines deleted...]
-  <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1999</t>
   </si>
   <si>
     <t>Modelos dispositivos de apoyo a las personas con enfermedad mental</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 1997</t>
   </si>
   <si>
     <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 2001</t>
   </si>
   <si>
     <t>Personas discapacitadas y Derecho del Trabajo (Action Europeenne des Handicapés)</t>
   </si>
   <si>
     <t>Normativa española sobre mercado de trabajo y personas con discapacidad. Edición cerrada a 31 de diciembre de 2002</t>
   </si>
   <si>
     <t>Desarrollo normativo referente a las personas con discapacidad.Desde el 1 de enero de 1995 al 15 de marzo de 1996</t>
   </si>
   <si>
     <t>Introducción al Derecho de la Unión Europea</t>
   </si>
   <si>
     <t>Muñoz Machado, Santiago</t>
   </si>
   <si>
     <t>Programa de formación ocupacional y de análisis de la capacidad productiva para la integración laboral y social de personas con discapacidad</t>
   </si>
   <si>
     <t>Castresana Estrada, Hilario</t>
   </si>
   <si>
     <t>Legislación contra la discriminación de las personas con discapacidad</t>
   </si>
   <si>
     <t>Steinmeyer, Heinz-Dietrich</t>
   </si>
   <si>
     <t>Minusvalía e inserción laboral en la Comunidad Valenciana</t>
   </si>
   <si>
     <t>Marche du travail 2000</t>
-  </si>
-[...16 lines deleted...]
-    <t>Desarrollo normativo (Disposiciones, propuestas y proyectos normativos que afectan a personas con discapacidad) - Desde el 1 de enero al 31 de diciembre de 2000</t>
   </si>
   <si>
     <t>Desarrollo normativo referente a las personas con discapacidad. Enero 1994-Junio 1995</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -537,255 +537,255 @@
       <c r="D3" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>