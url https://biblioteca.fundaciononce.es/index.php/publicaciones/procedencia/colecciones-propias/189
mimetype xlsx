--- v0 (2026-05-23)
+++ v1 (2026-07-03)
@@ -26,63 +26,63 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>Memoria, ciudades por los derechos humanos</t>
+  </si>
+  <si>
+    <t>Colección Poliedro</t>
+  </si>
+  <si>
+    <t>Varios</t>
+  </si>
+  <si>
     <t>Dibujo y Síndrome de Down</t>
   </si>
   <si>
-    <t>Colección Poliedro</t>
-[...1 lines deleted...]
-  <si>
     <t>Sánchez Ayala, Adoración</t>
-  </si>
-[...4 lines deleted...]
-    <t>Varios</t>
   </si>
   <si>
     <t>Neurofibromatosis</t>
   </si>
   <si>
     <t>Pascual-Castroviejo, Ignacio (Doctor)</t>
   </si>
   <si>
     <t>El cine del aislamiento. El discapacitado en la historia del cine</t>
   </si>
   <si>
     <t>Martin F. Norden</t>
   </si>
   <si>
     <t>La función social de la publicidad de la ONCE</t>
   </si>
   <si>
     <t>Álvarez Ruiz, Antón</t>
   </si>
   <si>
     <t>El futuro accesible</t>
   </si>
   <si>
     <t>Consejo Nacional de Discapacidad de EE.UU.</t>
   </si>