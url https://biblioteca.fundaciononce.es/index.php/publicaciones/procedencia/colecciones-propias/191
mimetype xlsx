--- v0 (2026-05-24)
+++ v1 (2026-07-03)
@@ -35,153 +35,153 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Las fundaciones y la sociedad civil</t>
   </si>
   <si>
     <t>Colección Solidaridad</t>
   </si>
   <si>
     <t>De Lorenzo García, Rafael</t>
   </si>
   <si>
+    <t>La integración social de los minusválidos</t>
+  </si>
+  <si>
+    <t>Muñoz Machado, Santiago (coord.)</t>
+  </si>
+  <si>
+    <t>El sector no lucrativo en España</t>
+  </si>
+  <si>
+    <t>De Lorenzo García, Rafael (coord.)</t>
+  </si>
+  <si>
+    <t>Derechos de las minorías y de los grupos diferenciados</t>
+  </si>
+  <si>
+    <t>Varios</t>
+  </si>
+  <si>
+    <t>Comentarios a la Ley de Fundaciones y de Incentivos Fiscales</t>
+  </si>
+  <si>
+    <t>Lorenzo de, Rafael</t>
+  </si>
+  <si>
+    <t>Código europeo de las minusvalías</t>
+  </si>
+  <si>
+    <t>De Lorenzo, Rafael</t>
+  </si>
+  <si>
+    <t>Siglo Cero: XXV años de dedicación a las personas con retraso mental</t>
+  </si>
+  <si>
+    <t>Verdugo, Miguel Ángel</t>
+  </si>
+  <si>
+    <t>Políticas Sociales en la España de las Autonomías. Tomo II</t>
+  </si>
+  <si>
+    <t>Alemán, Carmen</t>
+  </si>
+  <si>
+    <t>La mujer en el mundo de hoy. Situación y política de los gobiernos. (Pekín, 1995).</t>
+  </si>
+  <si>
+    <t>Villalba, María Rosa (coord.)</t>
+  </si>
+  <si>
+    <t>Discapacidad y envejecimiento</t>
+  </si>
+  <si>
+    <t>Aguado, Antonio L. (coord.)</t>
+  </si>
+  <si>
+    <t>La Fundación: Un estudio jurídico</t>
+  </si>
+  <si>
+    <t>García-Andrade, Jorge</t>
+  </si>
+  <si>
+    <t>Políticas Sociales en la España de las Autonomías. Tomo I</t>
+  </si>
+  <si>
+    <t>Las entidades no lucrativas de carácter social y humanitario</t>
+  </si>
+  <si>
+    <t>Las múltiples dimensiones de la discapacidad. Estudios en homenaje a Manuel Ruiz Ortega</t>
+  </si>
+  <si>
+    <t>Ruiz Ortega, Manuel</t>
+  </si>
+  <si>
     <t>La situación del empleo de las personas con discapacidad en España, propuestas para su reactivación</t>
   </si>
   <si>
     <t>Pimentel, Manuel</t>
   </si>
   <si>
     <t>El tercer sector y las fundaciones de España. Hacia el nuevo milenio. Enfoque económico, sociológico y jurídico</t>
   </si>
   <si>
     <t>Cabra de Luna, Miguel Ángel</t>
   </si>
   <si>
     <t>La protección de la Seguridad Social por Incapacidad Permanente.</t>
   </si>
   <si>
     <t>Jiménez Fernández, Adolfo</t>
   </si>
   <si>
     <t>Incapacitados y derechos de la personalidad: Tratamientos Médicos. Honor, intimidad e imagen</t>
   </si>
   <si>
     <t>Santos Morón, María José</t>
   </si>
   <si>
     <t>La administración de justicia y las personas con discapacidad</t>
   </si>
   <si>
     <t>Alzaga Villamil, Óscar (dir)</t>
   </si>
   <si>
     <t>El nuevo derecho de fundaciones</t>
-  </si>
-[...70 lines deleted...]
-    <t>Ruiz Ortega, Manuel</t>
   </si>
   <si>
     <t>Código de las minusvalías</t>
   </si>
   <si>
     <t>Muñoz Machado, Santiago</t>
   </si>
   <si>
     <t>La Organización Nacional de Ciegos Españoles. Análisis de un modelo organizativo singular</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -630,219 +630,219 @@
       <c r="D8" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>