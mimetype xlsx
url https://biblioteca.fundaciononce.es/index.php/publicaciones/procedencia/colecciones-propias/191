--- v1 (2026-07-03)
+++ v2 (2026-07-24)
@@ -35,62 +35,101 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Las fundaciones y la sociedad civil</t>
   </si>
   <si>
     <t>Colección Solidaridad</t>
   </si>
   <si>
     <t>De Lorenzo García, Rafael</t>
   </si>
   <si>
+    <t>Las múltiples dimensiones de la discapacidad. Estudios en homenaje a Manuel Ruiz Ortega</t>
+  </si>
+  <si>
+    <t>Ruiz Ortega, Manuel</t>
+  </si>
+  <si>
+    <t>La situación del empleo de las personas con discapacidad en España, propuestas para su reactivación</t>
+  </si>
+  <si>
+    <t>Pimentel, Manuel</t>
+  </si>
+  <si>
+    <t>El tercer sector y las fundaciones de España. Hacia el nuevo milenio. Enfoque económico, sociológico y jurídico</t>
+  </si>
+  <si>
+    <t>Cabra de Luna, Miguel Ángel</t>
+  </si>
+  <si>
+    <t>La protección de la Seguridad Social por Incapacidad Permanente.</t>
+  </si>
+  <si>
+    <t>Jiménez Fernández, Adolfo</t>
+  </si>
+  <si>
+    <t>Incapacitados y derechos de la personalidad: Tratamientos Médicos. Honor, intimidad e imagen</t>
+  </si>
+  <si>
+    <t>Santos Morón, María José</t>
+  </si>
+  <si>
+    <t>La administración de justicia y las personas con discapacidad</t>
+  </si>
+  <si>
+    <t>Alzaga Villamil, Óscar (dir)</t>
+  </si>
+  <si>
+    <t>El nuevo derecho de fundaciones</t>
+  </si>
+  <si>
+    <t>De Lorenzo García, Rafael (coord.)</t>
+  </si>
+  <si>
     <t>La integración social de los minusválidos</t>
   </si>
   <si>
     <t>Muñoz Machado, Santiago (coord.)</t>
   </si>
   <si>
     <t>El sector no lucrativo en España</t>
   </si>
   <si>
-    <t>De Lorenzo García, Rafael (coord.)</t>
-[...1 lines deleted...]
-  <si>
     <t>Derechos de las minorías y de los grupos diferenciados</t>
   </si>
   <si>
     <t>Varios</t>
   </si>
   <si>
     <t>Comentarios a la Ley de Fundaciones y de Incentivos Fiscales</t>
   </si>
   <si>
     <t>Lorenzo de, Rafael</t>
   </si>
   <si>
     <t>Código europeo de las minusvalías</t>
   </si>
   <si>
     <t>De Lorenzo, Rafael</t>
   </si>
   <si>
     <t>Siglo Cero: XXV años de dedicación a las personas con retraso mental</t>
   </si>
   <si>
     <t>Verdugo, Miguel Ángel</t>
   </si>
   <si>
     <t>Políticas Sociales en la España de las Autonomías. Tomo II</t>
@@ -99,89 +138,50 @@
     <t>Alemán, Carmen</t>
   </si>
   <si>
     <t>La mujer en el mundo de hoy. Situación y política de los gobiernos. (Pekín, 1995).</t>
   </si>
   <si>
     <t>Villalba, María Rosa (coord.)</t>
   </si>
   <si>
     <t>Discapacidad y envejecimiento</t>
   </si>
   <si>
     <t>Aguado, Antonio L. (coord.)</t>
   </si>
   <si>
     <t>La Fundación: Un estudio jurídico</t>
   </si>
   <si>
     <t>García-Andrade, Jorge</t>
   </si>
   <si>
     <t>Políticas Sociales en la España de las Autonomías. Tomo I</t>
   </si>
   <si>
     <t>Las entidades no lucrativas de carácter social y humanitario</t>
-  </si>
-[...37 lines deleted...]
-    <t>El nuevo derecho de fundaciones</t>
   </si>
   <si>
     <t>Código de las minusvalías</t>
   </si>
   <si>
     <t>Muñoz Machado, Santiago</t>
   </si>
   <si>
     <t>La Organización Nacional de Ciegos Españoles. Análisis de un modelo organizativo singular</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -642,207 +642,207 @@
       <c r="D9" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>