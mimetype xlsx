--- v2 (2026-07-24)
+++ v3 (2026-09-06)
@@ -35,153 +35,153 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Las fundaciones y la sociedad civil</t>
   </si>
   <si>
     <t>Colección Solidaridad</t>
   </si>
   <si>
     <t>De Lorenzo García, Rafael</t>
   </si>
   <si>
+    <t>La administración de justicia y las personas con discapacidad</t>
+  </si>
+  <si>
+    <t>Alzaga Villamil, Óscar (dir)</t>
+  </si>
+  <si>
+    <t>El nuevo derecho de fundaciones</t>
+  </si>
+  <si>
+    <t>De Lorenzo García, Rafael (coord.)</t>
+  </si>
+  <si>
+    <t>La integración social de los minusválidos</t>
+  </si>
+  <si>
+    <t>Muñoz Machado, Santiago (coord.)</t>
+  </si>
+  <si>
+    <t>El sector no lucrativo en España</t>
+  </si>
+  <si>
+    <t>Derechos de las minorías y de los grupos diferenciados</t>
+  </si>
+  <si>
+    <t>Varios</t>
+  </si>
+  <si>
+    <t>Comentarios a la Ley de Fundaciones y de Incentivos Fiscales</t>
+  </si>
+  <si>
+    <t>Lorenzo de, Rafael</t>
+  </si>
+  <si>
+    <t>Código europeo de las minusvalías</t>
+  </si>
+  <si>
+    <t>De Lorenzo, Rafael</t>
+  </si>
+  <si>
+    <t>Siglo Cero: XXV años de dedicación a las personas con retraso mental</t>
+  </si>
+  <si>
+    <t>Verdugo, Miguel Ángel</t>
+  </si>
+  <si>
+    <t>Políticas Sociales en la España de las Autonomías. Tomo II</t>
+  </si>
+  <si>
+    <t>Alemán, Carmen</t>
+  </si>
+  <si>
+    <t>La mujer en el mundo de hoy. Situación y política de los gobiernos. (Pekín, 1995).</t>
+  </si>
+  <si>
+    <t>Villalba, María Rosa (coord.)</t>
+  </si>
+  <si>
+    <t>Discapacidad y envejecimiento</t>
+  </si>
+  <si>
+    <t>Aguado, Antonio L. (coord.)</t>
+  </si>
+  <si>
+    <t>La Fundación: Un estudio jurídico</t>
+  </si>
+  <si>
+    <t>García-Andrade, Jorge</t>
+  </si>
+  <si>
+    <t>Políticas Sociales en la España de las Autonomías. Tomo I</t>
+  </si>
+  <si>
+    <t>Las entidades no lucrativas de carácter social y humanitario</t>
+  </si>
+  <si>
     <t>Las múltiples dimensiones de la discapacidad. Estudios en homenaje a Manuel Ruiz Ortega</t>
   </si>
   <si>
     <t>Ruiz Ortega, Manuel</t>
   </si>
   <si>
     <t>La situación del empleo de las personas con discapacidad en España, propuestas para su reactivación</t>
   </si>
   <si>
     <t>Pimentel, Manuel</t>
   </si>
   <si>
     <t>El tercer sector y las fundaciones de España. Hacia el nuevo milenio. Enfoque económico, sociológico y jurídico</t>
   </si>
   <si>
     <t>Cabra de Luna, Miguel Ángel</t>
   </si>
   <si>
     <t>La protección de la Seguridad Social por Incapacidad Permanente.</t>
   </si>
   <si>
     <t>Jiménez Fernández, Adolfo</t>
   </si>
   <si>
     <t>Incapacitados y derechos de la personalidad: Tratamientos Médicos. Honor, intimidad e imagen</t>
   </si>
   <si>
     <t>Santos Morón, María José</t>
-  </si>
-[...73 lines deleted...]
-    <t>Las entidades no lucrativas de carácter social y humanitario</t>
   </si>
   <si>
     <t>Código de las minusvalías</t>
   </si>
   <si>
     <t>Muñoz Machado, Santiago</t>
   </si>
   <si>
     <t>La Organización Nacional de Ciegos Españoles. Análisis de un modelo organizativo singular</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -582,267 +582,267 @@
       <c r="D4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>