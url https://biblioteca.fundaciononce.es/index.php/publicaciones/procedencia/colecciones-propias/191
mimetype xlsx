--- v3 (2026-09-06)
+++ v4 (2026-09-26)
@@ -35,153 +35,153 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Las fundaciones y la sociedad civil</t>
   </si>
   <si>
     <t>Colección Solidaridad</t>
   </si>
   <si>
     <t>De Lorenzo García, Rafael</t>
   </si>
   <si>
+    <t>El nuevo derecho de fundaciones</t>
+  </si>
+  <si>
+    <t>De Lorenzo García, Rafael (coord.)</t>
+  </si>
+  <si>
+    <t>La integración social de los minusválidos</t>
+  </si>
+  <si>
+    <t>Muñoz Machado, Santiago (coord.)</t>
+  </si>
+  <si>
+    <t>El sector no lucrativo en España</t>
+  </si>
+  <si>
+    <t>Derechos de las minorías y de los grupos diferenciados</t>
+  </si>
+  <si>
+    <t>Varios</t>
+  </si>
+  <si>
+    <t>Comentarios a la Ley de Fundaciones y de Incentivos Fiscales</t>
+  </si>
+  <si>
+    <t>Lorenzo de, Rafael</t>
+  </si>
+  <si>
+    <t>Código europeo de las minusvalías</t>
+  </si>
+  <si>
+    <t>De Lorenzo, Rafael</t>
+  </si>
+  <si>
+    <t>Siglo Cero: XXV años de dedicación a las personas con retraso mental</t>
+  </si>
+  <si>
+    <t>Verdugo, Miguel Ángel</t>
+  </si>
+  <si>
+    <t>Políticas Sociales en la España de las Autonomías. Tomo II</t>
+  </si>
+  <si>
+    <t>Alemán, Carmen</t>
+  </si>
+  <si>
+    <t>La mujer en el mundo de hoy. Situación y política de los gobiernos. (Pekín, 1995).</t>
+  </si>
+  <si>
+    <t>Villalba, María Rosa (coord.)</t>
+  </si>
+  <si>
+    <t>Discapacidad y envejecimiento</t>
+  </si>
+  <si>
+    <t>Aguado, Antonio L. (coord.)</t>
+  </si>
+  <si>
+    <t>La Fundación: Un estudio jurídico</t>
+  </si>
+  <si>
+    <t>García-Andrade, Jorge</t>
+  </si>
+  <si>
+    <t>Políticas Sociales en la España de las Autonomías. Tomo I</t>
+  </si>
+  <si>
+    <t>Las entidades no lucrativas de carácter social y humanitario</t>
+  </si>
+  <si>
+    <t>Las múltiples dimensiones de la discapacidad. Estudios en homenaje a Manuel Ruiz Ortega</t>
+  </si>
+  <si>
+    <t>Ruiz Ortega, Manuel</t>
+  </si>
+  <si>
+    <t>La situación del empleo de las personas con discapacidad en España, propuestas para su reactivación</t>
+  </si>
+  <si>
+    <t>Pimentel, Manuel</t>
+  </si>
+  <si>
+    <t>El tercer sector y las fundaciones de España. Hacia el nuevo milenio. Enfoque económico, sociológico y jurídico</t>
+  </si>
+  <si>
+    <t>Cabra de Luna, Miguel Ángel</t>
+  </si>
+  <si>
+    <t>La protección de la Seguridad Social por Incapacidad Permanente.</t>
+  </si>
+  <si>
+    <t>Jiménez Fernández, Adolfo</t>
+  </si>
+  <si>
+    <t>Incapacitados y derechos de la personalidad: Tratamientos Médicos. Honor, intimidad e imagen</t>
+  </si>
+  <si>
+    <t>Santos Morón, María José</t>
+  </si>
+  <si>
     <t>La administración de justicia y las personas con discapacidad</t>
   </si>
   <si>
     <t>Alzaga Villamil, Óscar (dir)</t>
-  </si>
-[...97 lines deleted...]
-    <t>Santos Morón, María José</t>
   </si>
   <si>
     <t>Código de las minusvalías</t>
   </si>
   <si>
     <t>Muñoz Machado, Santiago</t>
   </si>
   <si>
     <t>La Organización Nacional de Ciegos Españoles. Análisis de un modelo organizativo singular</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -570,63 +570,63 @@
       <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>17</v>
       </c>
@@ -678,75 +678,75 @@
       <c r="D12" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>35</v>
       </c>
@@ -798,51 +798,51 @@
       <c r="D22" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>