--- v4 (2026-09-26)
+++ v5 (2026-10-17)
@@ -35,153 +35,153 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Las fundaciones y la sociedad civil</t>
   </si>
   <si>
     <t>Colección Solidaridad</t>
   </si>
   <si>
     <t>De Lorenzo García, Rafael</t>
   </si>
   <si>
+    <t>El sector no lucrativo en España</t>
+  </si>
+  <si>
+    <t>De Lorenzo García, Rafael (coord.)</t>
+  </si>
+  <si>
+    <t>Derechos de las minorías y de los grupos diferenciados</t>
+  </si>
+  <si>
+    <t>Varios</t>
+  </si>
+  <si>
+    <t>Comentarios a la Ley de Fundaciones y de Incentivos Fiscales</t>
+  </si>
+  <si>
+    <t>Lorenzo de, Rafael</t>
+  </si>
+  <si>
+    <t>Código europeo de las minusvalías</t>
+  </si>
+  <si>
+    <t>De Lorenzo, Rafael</t>
+  </si>
+  <si>
+    <t>Siglo Cero: XXV años de dedicación a las personas con retraso mental</t>
+  </si>
+  <si>
+    <t>Verdugo, Miguel Ángel</t>
+  </si>
+  <si>
+    <t>Políticas Sociales en la España de las Autonomías. Tomo II</t>
+  </si>
+  <si>
+    <t>Alemán, Carmen</t>
+  </si>
+  <si>
+    <t>La mujer en el mundo de hoy. Situación y política de los gobiernos. (Pekín, 1995).</t>
+  </si>
+  <si>
+    <t>Villalba, María Rosa (coord.)</t>
+  </si>
+  <si>
+    <t>Discapacidad y envejecimiento</t>
+  </si>
+  <si>
+    <t>Aguado, Antonio L. (coord.)</t>
+  </si>
+  <si>
+    <t>La Fundación: Un estudio jurídico</t>
+  </si>
+  <si>
+    <t>García-Andrade, Jorge</t>
+  </si>
+  <si>
+    <t>Políticas Sociales en la España de las Autonomías. Tomo I</t>
+  </si>
+  <si>
+    <t>Las entidades no lucrativas de carácter social y humanitario</t>
+  </si>
+  <si>
+    <t>Las múltiples dimensiones de la discapacidad. Estudios en homenaje a Manuel Ruiz Ortega</t>
+  </si>
+  <si>
+    <t>Ruiz Ortega, Manuel</t>
+  </si>
+  <si>
+    <t>La situación del empleo de las personas con discapacidad en España, propuestas para su reactivación</t>
+  </si>
+  <si>
+    <t>Pimentel, Manuel</t>
+  </si>
+  <si>
+    <t>El tercer sector y las fundaciones de España. Hacia el nuevo milenio. Enfoque económico, sociológico y jurídico</t>
+  </si>
+  <si>
+    <t>Cabra de Luna, Miguel Ángel</t>
+  </si>
+  <si>
+    <t>La protección de la Seguridad Social por Incapacidad Permanente.</t>
+  </si>
+  <si>
+    <t>Jiménez Fernández, Adolfo</t>
+  </si>
+  <si>
+    <t>Incapacitados y derechos de la personalidad: Tratamientos Médicos. Honor, intimidad e imagen</t>
+  </si>
+  <si>
+    <t>Santos Morón, María José</t>
+  </si>
+  <si>
+    <t>La administración de justicia y las personas con discapacidad</t>
+  </si>
+  <si>
+    <t>Alzaga Villamil, Óscar (dir)</t>
+  </si>
+  <si>
     <t>El nuevo derecho de fundaciones</t>
   </si>
   <si>
-    <t>De Lorenzo García, Rafael (coord.)</t>
-[...1 lines deleted...]
-  <si>
     <t>La integración social de los minusválidos</t>
   </si>
   <si>
     <t>Muñoz Machado, Santiago (coord.)</t>
-  </si>
-[...91 lines deleted...]
-    <t>Alzaga Villamil, Óscar (dir)</t>
   </si>
   <si>
     <t>Código de las minusvalías</t>
   </si>
   <si>
     <t>Muñoz Machado, Santiago</t>
   </si>
   <si>
     <t>La Organización Nacional de Ciegos Españoles. Análisis de un modelo organizativo singular</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -570,231 +570,231 @@
       <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>43</v>
       </c>