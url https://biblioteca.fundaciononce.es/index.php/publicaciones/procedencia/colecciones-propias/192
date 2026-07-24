--- v0 (2026-05-24)
+++ v1 (2026-07-24)
@@ -26,105 +26,105 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>Historia de las deficiencias</t>
+  </si>
+  <si>
+    <t>Colección Tesis y Praxis</t>
+  </si>
+  <si>
+    <t>León Aguado Díaz, Antonio</t>
+  </si>
+  <si>
+    <t>El auxilio social (1936-1940). La etapa fundacional y los primeros años</t>
+  </si>
+  <si>
+    <t>Orduña Prada, Mónica</t>
+  </si>
+  <si>
+    <t>La identidad valenciana. La difícil construcción de una identidad colectiva</t>
+  </si>
+  <si>
+    <t>Piqueras Infante, Andrés</t>
+  </si>
+  <si>
+    <t>Los orígenes de la intervención estatal en los problemas sociales</t>
+  </si>
+  <si>
+    <t>Herrera Gómez, Manuel</t>
+  </si>
+  <si>
+    <t>La Organización de los Ciegos Españoles</t>
+  </si>
+  <si>
+    <t>Bornaechea Fernández, Jose Ignacio</t>
+  </si>
+  <si>
+    <t>Estudio y análisis de los aspectos económicos, financieros y de control de las fundaciones</t>
+  </si>
+  <si>
+    <t>Fernández Daza, Eliseo</t>
+  </si>
+  <si>
     <t>En los margenes de la marginalidad</t>
   </si>
   <si>
-    <t>Colección Tesis y Praxis</t>
-[...1 lines deleted...]
-  <si>
     <t>Melendez Jimenez, Fuensanta</t>
   </si>
   <si>
     <t>La integración laboral de las personas con discapacidad. Régimen Jurídico</t>
   </si>
   <si>
     <t>Nuñez Gónzalez, Cayetano</t>
   </si>
   <si>
     <t>La unidad de mercado en el estado autonómico</t>
   </si>
   <si>
     <t>Tena Piazuelo, Vitelio</t>
-  </si>
-[...34 lines deleted...]
-    <t>Fernández Daza, Eliseo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>