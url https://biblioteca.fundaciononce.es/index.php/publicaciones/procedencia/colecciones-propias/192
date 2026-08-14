--- v1 (2026-07-24)
+++ v2 (2026-08-14)
@@ -26,105 +26,105 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>Estudio y análisis de los aspectos económicos, financieros y de control de las fundaciones</t>
+  </si>
+  <si>
+    <t>Colección Tesis y Praxis</t>
+  </si>
+  <si>
+    <t>Fernández Daza, Eliseo</t>
+  </si>
+  <si>
+    <t>En los margenes de la marginalidad</t>
+  </si>
+  <si>
+    <t>Melendez Jimenez, Fuensanta</t>
+  </si>
+  <si>
+    <t>La integración laboral de las personas con discapacidad. Régimen Jurídico</t>
+  </si>
+  <si>
+    <t>Nuñez Gónzalez, Cayetano</t>
+  </si>
+  <si>
+    <t>La unidad de mercado en el estado autonómico</t>
+  </si>
+  <si>
+    <t>Tena Piazuelo, Vitelio</t>
+  </si>
+  <si>
     <t>Historia de las deficiencias</t>
   </si>
   <si>
-    <t>Colección Tesis y Praxis</t>
-[...1 lines deleted...]
-  <si>
     <t>León Aguado Díaz, Antonio</t>
   </si>
   <si>
     <t>El auxilio social (1936-1940). La etapa fundacional y los primeros años</t>
   </si>
   <si>
     <t>Orduña Prada, Mónica</t>
   </si>
   <si>
     <t>La identidad valenciana. La difícil construcción de una identidad colectiva</t>
   </si>
   <si>
     <t>Piqueras Infante, Andrés</t>
   </si>
   <si>
     <t>Los orígenes de la intervención estatal en los problemas sociales</t>
   </si>
   <si>
     <t>Herrera Gómez, Manuel</t>
   </si>
   <si>
     <t>La Organización de los Ciegos Españoles</t>
   </si>
   <si>
     <t>Bornaechea Fernández, Jose Ignacio</t>
-  </si>
-[...22 lines deleted...]
-    <t>Tena Piazuelo, Vitelio</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>