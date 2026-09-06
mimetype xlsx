--- v2 (2026-08-14)
+++ v3 (2026-09-06)
@@ -26,105 +26,105 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>Los orígenes de la intervención estatal en los problemas sociales</t>
+  </si>
+  <si>
+    <t>Colección Tesis y Praxis</t>
+  </si>
+  <si>
+    <t>Herrera Gómez, Manuel</t>
+  </si>
+  <si>
+    <t>La Organización de los Ciegos Españoles</t>
+  </si>
+  <si>
+    <t>Bornaechea Fernández, Jose Ignacio</t>
+  </si>
+  <si>
     <t>Estudio y análisis de los aspectos económicos, financieros y de control de las fundaciones</t>
   </si>
   <si>
-    <t>Colección Tesis y Praxis</t>
-[...1 lines deleted...]
-  <si>
     <t>Fernández Daza, Eliseo</t>
   </si>
   <si>
     <t>En los margenes de la marginalidad</t>
   </si>
   <si>
     <t>Melendez Jimenez, Fuensanta</t>
   </si>
   <si>
     <t>La integración laboral de las personas con discapacidad. Régimen Jurídico</t>
   </si>
   <si>
     <t>Nuñez Gónzalez, Cayetano</t>
   </si>
   <si>
     <t>La unidad de mercado en el estado autonómico</t>
   </si>
   <si>
     <t>Tena Piazuelo, Vitelio</t>
   </si>
   <si>
     <t>Historia de las deficiencias</t>
   </si>
   <si>
     <t>León Aguado Díaz, Antonio</t>
   </si>
   <si>
     <t>El auxilio social (1936-1940). La etapa fundacional y los primeros años</t>
   </si>
   <si>
     <t>Orduña Prada, Mónica</t>
   </si>
   <si>
     <t>La identidad valenciana. La difícil construcción de una identidad colectiva</t>
   </si>
   <si>
     <t>Piqueras Infante, Andrés</t>
-  </si>
-[...10 lines deleted...]
-    <t>Bornaechea Fernández, Jose Ignacio</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>