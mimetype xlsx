--- v3 (2026-09-06)
+++ v4 (2026-10-17)
@@ -26,105 +26,105 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>La integración laboral de las personas con discapacidad. Régimen Jurídico</t>
+  </si>
+  <si>
+    <t>Colección Tesis y Praxis</t>
+  </si>
+  <si>
+    <t>Nuñez Gónzalez, Cayetano</t>
+  </si>
+  <si>
+    <t>La unidad de mercado en el estado autonómico</t>
+  </si>
+  <si>
+    <t>Tena Piazuelo, Vitelio</t>
+  </si>
+  <si>
+    <t>Historia de las deficiencias</t>
+  </si>
+  <si>
+    <t>León Aguado Díaz, Antonio</t>
+  </si>
+  <si>
+    <t>El auxilio social (1936-1940). La etapa fundacional y los primeros años</t>
+  </si>
+  <si>
+    <t>Orduña Prada, Mónica</t>
+  </si>
+  <si>
+    <t>La identidad valenciana. La difícil construcción de una identidad colectiva</t>
+  </si>
+  <si>
+    <t>Piqueras Infante, Andrés</t>
+  </si>
+  <si>
     <t>Los orígenes de la intervención estatal en los problemas sociales</t>
   </si>
   <si>
-    <t>Colección Tesis y Praxis</t>
-[...1 lines deleted...]
-  <si>
     <t>Herrera Gómez, Manuel</t>
   </si>
   <si>
     <t>La Organización de los Ciegos Españoles</t>
   </si>
   <si>
     <t>Bornaechea Fernández, Jose Ignacio</t>
   </si>
   <si>
     <t>Estudio y análisis de los aspectos económicos, financieros y de control de las fundaciones</t>
   </si>
   <si>
     <t>Fernández Daza, Eliseo</t>
   </si>
   <si>
     <t>En los margenes de la marginalidad</t>
   </si>
   <si>
     <t>Melendez Jimenez, Fuensanta</t>
-  </si>
-[...28 lines deleted...]
-    <t>Piqueras Infante, Andrés</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>