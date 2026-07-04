--- v0 (2026-06-14)
+++ v1 (2026-07-04)
@@ -65,99 +65,99 @@
   <si>
     <t>González-Badía  Fraga, Juan</t>
   </si>
   <si>
     <t>La gestión de la diversidad: Por una estrategia de gestión de la edad y de la discapacidad en las empresas</t>
   </si>
   <si>
     <t>Red2Red Consultores</t>
   </si>
   <si>
     <t>No te rindas nunca: Plan para la inclusión laboral de jóvenes con discapacidad</t>
   </si>
   <si>
     <t>Inserta Empleo</t>
   </si>
   <si>
     <t>La percepción social de las personas con discapacidad en el eurobarómetro</t>
   </si>
   <si>
     <t>Telefónica Accesible</t>
   </si>
   <si>
     <t>Díez Nicolás, Juan (Dirección)</t>
   </si>
   <si>
+    <t>La igualdad de trato en el empleo: guía práctica</t>
+  </si>
+  <si>
+    <t>Varios</t>
+  </si>
+  <si>
+    <t>Los rostros de la lucha contra la discriminación</t>
+  </si>
+  <si>
     <t>Estudio sobre la realidad sociolaboral de las personas con discapacidad en Galicia</t>
   </si>
   <si>
     <t>Fundación ONCE y Fondo Social Europeo</t>
   </si>
   <si>
     <t>La realidad sociolaboral de las personas con discapacidad en la Comunidad Autónoma de Castilla La Mancha</t>
   </si>
   <si>
     <t>La inserción laboral de las personas con discapacidad</t>
   </si>
   <si>
     <t>PricewaterhouseCoopers</t>
   </si>
   <si>
     <t>Guía de RSE-D. Responsabilidad social empresarial y discapacidad</t>
   </si>
   <si>
-    <t>Varios</t>
-[...1 lines deleted...]
-  <si>
     <t>El empleo público y las personas con discapacidad</t>
   </si>
   <si>
     <t>CERMI.es</t>
   </si>
   <si>
     <t>Martínez Hernández, Joan Andreu (coord.)</t>
   </si>
   <si>
     <t>Manual para el fomento del empleo de las personas con discapacidad y de la accesibilidad en los despachos notariales</t>
   </si>
   <si>
     <t>El empleo de las personas vulnerables: Una inversión social rentable</t>
   </si>
   <si>
     <t>Guía "La discapacidad en las memorias de sostenibilidad"</t>
   </si>
   <si>
     <t>Global Reporting Initiative y Fundación ONCE</t>
   </si>
   <si>
     <t>Perspectivas del mundo empresarial, respecto a la contratación de personas con discapacidad</t>
-  </si>
-[...4 lines deleted...]
-    <t>Los rostros de la lucha contra la discriminación</t>
   </si>
   <si>
     <t>Estudio “La empleabilidad de los universitarios con discapacidad y sus necesidades formativas y de aprendizaje para empleos de calidad”</t>
   </si>
   <si>
     <t>Investing for Reversing</t>
   </si>
   <si>
     <t>Cáritas</t>
   </si>
   <si>
     <t>Invertir es Revertir</t>
   </si>
   <si>
     <t>El empleo de las personas con discapacidad ante el nuevo paradigma de la flexiguridad</t>
   </si>
   <si>
     <t>Red2Red consultores</t>
   </si>
   <si>
     <t>La discapacidad en las memorias de sostenibilidad 2018</t>
   </si>
   <si>
     <t>Metodología IS_IMPACT: Propuesta metodológica y aplicación a la medición del impacto en términos de inclusión social de programas de empleo en el ámbito de la discapacidad. Resumen Ejecutivo</t>
   </si>
@@ -800,137 +800,137 @@
       <c r="D9" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>28</v>
-      </c>
-[...5 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>36</v>
       </c>