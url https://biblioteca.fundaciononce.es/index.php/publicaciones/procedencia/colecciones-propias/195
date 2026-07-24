--- v1 (2026-07-04)
+++ v2 (2026-07-24)
@@ -65,99 +65,99 @@
   <si>
     <t>González-Badía  Fraga, Juan</t>
   </si>
   <si>
     <t>La gestión de la diversidad: Por una estrategia de gestión de la edad y de la discapacidad en las empresas</t>
   </si>
   <si>
     <t>Red2Red Consultores</t>
   </si>
   <si>
     <t>No te rindas nunca: Plan para la inclusión laboral de jóvenes con discapacidad</t>
   </si>
   <si>
     <t>Inserta Empleo</t>
   </si>
   <si>
     <t>La percepción social de las personas con discapacidad en el eurobarómetro</t>
   </si>
   <si>
     <t>Telefónica Accesible</t>
   </si>
   <si>
     <t>Díez Nicolás, Juan (Dirección)</t>
   </si>
   <si>
+    <t>Manual para el fomento del empleo de las personas con discapacidad y de la accesibilidad en los despachos notariales</t>
+  </si>
+  <si>
+    <t>El empleo de las personas vulnerables: Una inversión social rentable</t>
+  </si>
+  <si>
+    <t>Guía "La discapacidad en las memorias de sostenibilidad"</t>
+  </si>
+  <si>
+    <t>Global Reporting Initiative y Fundación ONCE</t>
+  </si>
+  <si>
+    <t>Perspectivas del mundo empresarial, respecto a la contratación de personas con discapacidad</t>
+  </si>
+  <si>
+    <t>Varios</t>
+  </si>
+  <si>
     <t>La igualdad de trato en el empleo: guía práctica</t>
   </si>
   <si>
-    <t>Varios</t>
-[...1 lines deleted...]
-  <si>
     <t>Los rostros de la lucha contra la discriminación</t>
   </si>
   <si>
     <t>Estudio sobre la realidad sociolaboral de las personas con discapacidad en Galicia</t>
   </si>
   <si>
     <t>Fundación ONCE y Fondo Social Europeo</t>
   </si>
   <si>
     <t>La realidad sociolaboral de las personas con discapacidad en la Comunidad Autónoma de Castilla La Mancha</t>
   </si>
   <si>
     <t>La inserción laboral de las personas con discapacidad</t>
   </si>
   <si>
     <t>PricewaterhouseCoopers</t>
   </si>
   <si>
     <t>Guía de RSE-D. Responsabilidad social empresarial y discapacidad</t>
   </si>
   <si>
     <t>El empleo público y las personas con discapacidad</t>
   </si>
   <si>
     <t>CERMI.es</t>
   </si>
   <si>
     <t>Martínez Hernández, Joan Andreu (coord.)</t>
-  </si>
-[...13 lines deleted...]
-    <t>Perspectivas del mundo empresarial, respecto a la contratación de personas con discapacidad</t>
   </si>
   <si>
     <t>Estudio “La empleabilidad de los universitarios con discapacidad y sus necesidades formativas y de aprendizaje para empleos de calidad”</t>
   </si>
   <si>
     <t>Investing for Reversing</t>
   </si>
   <si>
     <t>Cáritas</t>
   </si>
   <si>
     <t>Invertir es Revertir</t>
   </si>
   <si>
     <t>El empleo de las personas con discapacidad ante el nuevo paradigma de la flexiguridad</t>
   </si>
   <si>
     <t>Red2Red consultores</t>
   </si>
   <si>
     <t>La discapacidad en las memorias de sostenibilidad 2018</t>
   </si>
   <si>
     <t>Metodología IS_IMPACT: Propuesta metodológica y aplicación a la medición del impacto en términos de inclusión social de programas de empleo en el ámbito de la discapacidad. Resumen Ejecutivo</t>
   </si>
@@ -764,173 +764,173 @@
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="1"/>
+      <c r="C14" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>33</v>
-      </c>
-[...5 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>36</v>
       </c>