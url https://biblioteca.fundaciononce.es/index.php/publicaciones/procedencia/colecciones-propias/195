--- v2 (2026-07-24)
+++ v3 (2026-08-14)
@@ -65,99 +65,99 @@
   <si>
     <t>González-Badía  Fraga, Juan</t>
   </si>
   <si>
     <t>La gestión de la diversidad: Por una estrategia de gestión de la edad y de la discapacidad en las empresas</t>
   </si>
   <si>
     <t>Red2Red Consultores</t>
   </si>
   <si>
     <t>No te rindas nunca: Plan para la inclusión laboral de jóvenes con discapacidad</t>
   </si>
   <si>
     <t>Inserta Empleo</t>
   </si>
   <si>
     <t>La percepción social de las personas con discapacidad en el eurobarómetro</t>
   </si>
   <si>
     <t>Telefónica Accesible</t>
   </si>
   <si>
     <t>Díez Nicolás, Juan (Dirección)</t>
   </si>
   <si>
+    <t>La inserción laboral de las personas con discapacidad</t>
+  </si>
+  <si>
+    <t>PricewaterhouseCoopers</t>
+  </si>
+  <si>
+    <t>Guía de RSE-D. Responsabilidad social empresarial y discapacidad</t>
+  </si>
+  <si>
+    <t>Varios</t>
+  </si>
+  <si>
+    <t>El empleo público y las personas con discapacidad</t>
+  </si>
+  <si>
+    <t>CERMI.es</t>
+  </si>
+  <si>
+    <t>Martínez Hernández, Joan Andreu (coord.)</t>
+  </si>
+  <si>
     <t>Manual para el fomento del empleo de las personas con discapacidad y de la accesibilidad en los despachos notariales</t>
   </si>
   <si>
     <t>El empleo de las personas vulnerables: Una inversión social rentable</t>
   </si>
   <si>
     <t>Guía "La discapacidad en las memorias de sostenibilidad"</t>
   </si>
   <si>
     <t>Global Reporting Initiative y Fundación ONCE</t>
   </si>
   <si>
     <t>Perspectivas del mundo empresarial, respecto a la contratación de personas con discapacidad</t>
   </si>
   <si>
-    <t>Varios</t>
-[...1 lines deleted...]
-  <si>
     <t>La igualdad de trato en el empleo: guía práctica</t>
   </si>
   <si>
     <t>Los rostros de la lucha contra la discriminación</t>
   </si>
   <si>
     <t>Estudio sobre la realidad sociolaboral de las personas con discapacidad en Galicia</t>
   </si>
   <si>
     <t>Fundación ONCE y Fondo Social Europeo</t>
   </si>
   <si>
     <t>La realidad sociolaboral de las personas con discapacidad en la Comunidad Autónoma de Castilla La Mancha</t>
-  </si>
-[...16 lines deleted...]
-    <t>Martínez Hernández, Joan Andreu (coord.)</t>
   </si>
   <si>
     <t>Estudio “La empleabilidad de los universitarios con discapacidad y sus necesidades formativas y de aprendizaje para empleos de calidad”</t>
   </si>
   <si>
     <t>Investing for Reversing</t>
   </si>
   <si>
     <t>Cáritas</t>
   </si>
   <si>
     <t>Invertir es Revertir</t>
   </si>
   <si>
     <t>El empleo de las personas con discapacidad ante el nuevo paradigma de la flexiguridad</t>
   </si>
   <si>
     <t>Red2Red consultores</t>
   </si>
   <si>
     <t>La discapacidad en las memorias de sostenibilidad 2018</t>
   </si>
   <si>
     <t>Metodología IS_IMPACT: Propuesta metodológica y aplicación a la medición del impacto en términos de inclusión social de programas de empleo en el ámbito de la discapacidad. Resumen Ejecutivo</t>
   </si>
@@ -764,173 +764,173 @@
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B10" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>22</v>
+      </c>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>6</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>36</v>
       </c>