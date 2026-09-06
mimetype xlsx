--- v3 (2026-08-14)
+++ v4 (2026-09-06)
@@ -38,126 +38,126 @@
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Potenciando el empleo</t>
   </si>
   <si>
     <t>Programa Operativo</t>
   </si>
   <si>
     <t>Fundación ONCE</t>
   </si>
   <si>
     <t>Ellos ya disfrutan de sus derechos...gracias al certificado de minusvalía ¿y tú?</t>
   </si>
   <si>
+    <t>La gestión de la diversidad: Por una estrategia de gestión de la edad y de la discapacidad en las empresas</t>
+  </si>
+  <si>
+    <t>Red2Red Consultores</t>
+  </si>
+  <si>
+    <t>No te rindas nunca: Plan para la inclusión laboral de jóvenes con discapacidad</t>
+  </si>
+  <si>
+    <t>Inserta Empleo</t>
+  </si>
+  <si>
+    <t>La percepción social de las personas con discapacidad en el eurobarómetro</t>
+  </si>
+  <si>
+    <t>Telefónica Accesible</t>
+  </si>
+  <si>
+    <t>Díez Nicolás, Juan (Dirección)</t>
+  </si>
+  <si>
     <t>Universidad y Discapacidad: Apuntes sobre la financiación de los servicios de atención a la discapacidad en las universidades públicas españolas</t>
   </si>
   <si>
     <t>González-Badía  Fraga, Juan</t>
   </si>
   <si>
-    <t>La gestión de la diversidad: Por una estrategia de gestión de la edad y de la discapacidad en las empresas</t>
-[...17 lines deleted...]
-    <t>Díez Nicolás, Juan (Dirección)</t>
+    <t>Perspectivas del mundo empresarial, respecto a la contratación de personas con discapacidad</t>
+  </si>
+  <si>
+    <t>Varios</t>
+  </si>
+  <si>
+    <t>La igualdad de trato en el empleo: guía práctica</t>
+  </si>
+  <si>
+    <t>Los rostros de la lucha contra la discriminación</t>
+  </si>
+  <si>
+    <t>Estudio sobre la realidad sociolaboral de las personas con discapacidad en Galicia</t>
+  </si>
+  <si>
+    <t>Fundación ONCE y Fondo Social Europeo</t>
+  </si>
+  <si>
+    <t>La realidad sociolaboral de las personas con discapacidad en la Comunidad Autónoma de Castilla La Mancha</t>
   </si>
   <si>
     <t>La inserción laboral de las personas con discapacidad</t>
   </si>
   <si>
     <t>PricewaterhouseCoopers</t>
   </si>
   <si>
     <t>Guía de RSE-D. Responsabilidad social empresarial y discapacidad</t>
   </si>
   <si>
-    <t>Varios</t>
-[...1 lines deleted...]
-  <si>
     <t>El empleo público y las personas con discapacidad</t>
   </si>
   <si>
     <t>CERMI.es</t>
   </si>
   <si>
     <t>Martínez Hernández, Joan Andreu (coord.)</t>
   </si>
   <si>
     <t>Manual para el fomento del empleo de las personas con discapacidad y de la accesibilidad en los despachos notariales</t>
   </si>
   <si>
     <t>El empleo de las personas vulnerables: Una inversión social rentable</t>
   </si>
   <si>
     <t>Guía "La discapacidad en las memorias de sostenibilidad"</t>
   </si>
   <si>
     <t>Global Reporting Initiative y Fundación ONCE</t>
-  </si>
-[...16 lines deleted...]
-    <t>La realidad sociolaboral de las personas con discapacidad en la Comunidad Autónoma de Castilla La Mancha</t>
   </si>
   <si>
     <t>Estudio “La empleabilidad de los universitarios con discapacidad y sus necesidades formativas y de aprendizaje para empleos de calidad”</t>
   </si>
   <si>
     <t>Investing for Reversing</t>
   </si>
   <si>
     <t>Cáritas</t>
   </si>
   <si>
     <t>Invertir es Revertir</t>
   </si>
   <si>
     <t>El empleo de las personas con discapacidad ante el nuevo paradigma de la flexiguridad</t>
   </si>
   <si>
     <t>Red2Red consultores</t>
   </si>
   <si>
     <t>La discapacidad en las memorias de sostenibilidad 2018</t>
   </si>
   <si>
     <t>Metodología IS_IMPACT: Propuesta metodológica y aplicación a la medición del impacto en términos de inclusión social de programas de empleo en el ámbito de la discapacidad. Resumen Ejecutivo</t>
   </si>
@@ -733,204 +733,204 @@
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="1"/>
+      <c r="B6" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
+      <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>29</v>
-      </c>
-[...5 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>6</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>36</v>
       </c>
@@ -982,99 +982,99 @@
       <c r="D24" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>53</v>
       </c>
@@ -1102,51 +1102,51 @@
       <c r="D34" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B36" s="1"/>
       <c r="C36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="1"/>
     </row>
     <row r="39" spans="1:4">
@@ -1234,269 +1234,269 @@
       <c r="D45" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B46" s="1"/>
       <c r="C46" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B47" s="1"/>
       <c r="C47" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B48" s="1"/>
       <c r="C48" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B49" s="1"/>
       <c r="C49" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B50" s="1"/>
       <c r="C50" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B51" s="1"/>
       <c r="C51" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B52" s="1"/>
       <c r="C52" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B53" s="1"/>
       <c r="C53" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B54" s="1"/>
       <c r="C54" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B55" s="1"/>
       <c r="C55" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B56" s="1"/>
       <c r="C56" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B57" s="1"/>
       <c r="C57" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B59" s="1"/>
       <c r="C59" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B60" s="1"/>
       <c r="C60" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B61" s="1"/>
       <c r="C61" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B62" s="1"/>
       <c r="C62" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B63" s="1"/>
       <c r="C63" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B64" s="1"/>
       <c r="C64" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B65" s="1"/>
       <c r="C65" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B66" s="1"/>
       <c r="C66" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>