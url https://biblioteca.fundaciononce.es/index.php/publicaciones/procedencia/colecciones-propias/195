--- v4 (2026-09-06)
+++ v5 (2026-10-17)
@@ -38,126 +38,126 @@
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Potenciando el empleo</t>
   </si>
   <si>
     <t>Programa Operativo</t>
   </si>
   <si>
     <t>Fundación ONCE</t>
   </si>
   <si>
     <t>Ellos ya disfrutan de sus derechos...gracias al certificado de minusvalía ¿y tú?</t>
   </si>
   <si>
+    <t>Universidad y Discapacidad: Apuntes sobre la financiación de los servicios de atención a la discapacidad en las universidades públicas españolas</t>
+  </si>
+  <si>
+    <t>González-Badía  Fraga, Juan</t>
+  </si>
+  <si>
     <t>La gestión de la diversidad: Por una estrategia de gestión de la edad y de la discapacidad en las empresas</t>
   </si>
   <si>
     <t>Red2Red Consultores</t>
   </si>
   <si>
     <t>No te rindas nunca: Plan para la inclusión laboral de jóvenes con discapacidad</t>
   </si>
   <si>
     <t>Inserta Empleo</t>
   </si>
   <si>
     <t>La percepción social de las personas con discapacidad en el eurobarómetro</t>
   </si>
   <si>
     <t>Telefónica Accesible</t>
   </si>
   <si>
     <t>Díez Nicolás, Juan (Dirección)</t>
   </si>
   <si>
-    <t>Universidad y Discapacidad: Apuntes sobre la financiación de los servicios de atención a la discapacidad en las universidades públicas españolas</t>
-[...2 lines deleted...]
-    <t>González-Badía  Fraga, Juan</t>
+    <t>Guía "La discapacidad en las memorias de sostenibilidad"</t>
+  </si>
+  <si>
+    <t>Global Reporting Initiative y Fundación ONCE</t>
   </si>
   <si>
     <t>Perspectivas del mundo empresarial, respecto a la contratación de personas con discapacidad</t>
   </si>
   <si>
     <t>Varios</t>
   </si>
   <si>
     <t>La igualdad de trato en el empleo: guía práctica</t>
   </si>
   <si>
     <t>Los rostros de la lucha contra la discriminación</t>
   </si>
   <si>
     <t>Estudio sobre la realidad sociolaboral de las personas con discapacidad en Galicia</t>
   </si>
   <si>
     <t>Fundación ONCE y Fondo Social Europeo</t>
   </si>
   <si>
     <t>La realidad sociolaboral de las personas con discapacidad en la Comunidad Autónoma de Castilla La Mancha</t>
   </si>
   <si>
     <t>La inserción laboral de las personas con discapacidad</t>
   </si>
   <si>
     <t>PricewaterhouseCoopers</t>
   </si>
   <si>
     <t>Guía de RSE-D. Responsabilidad social empresarial y discapacidad</t>
   </si>
   <si>
     <t>El empleo público y las personas con discapacidad</t>
   </si>
   <si>
     <t>CERMI.es</t>
   </si>
   <si>
     <t>Martínez Hernández, Joan Andreu (coord.)</t>
   </si>
   <si>
     <t>Manual para el fomento del empleo de las personas con discapacidad y de la accesibilidad en los despachos notariales</t>
   </si>
   <si>
     <t>El empleo de las personas vulnerables: Una inversión social rentable</t>
-  </si>
-[...4 lines deleted...]
-    <t>Global Reporting Initiative y Fundación ONCE</t>
   </si>
   <si>
     <t>Estudio “La empleabilidad de los universitarios con discapacidad y sus necesidades formativas y de aprendizaje para empleos de calidad”</t>
   </si>
   <si>
     <t>Investing for Reversing</t>
   </si>
   <si>
     <t>Cáritas</t>
   </si>
   <si>
     <t>Invertir es Revertir</t>
   </si>
   <si>
     <t>El empleo de las personas con discapacidad ante el nuevo paradigma de la flexiguridad</t>
   </si>
   <si>
     <t>Red2Red consultores</t>
   </si>
   <si>
     <t>La discapacidad en las memorias de sostenibilidad 2018</t>
   </si>
   <si>
     <t>Metodología IS_IMPACT: Propuesta metodológica y aplicación a la medición del impacto en términos de inclusión social de programas de empleo en el ámbito de la discapacidad. Resumen Ejecutivo</t>
   </si>
@@ -733,204 +733,204 @@
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B15" s="1" t="s">
         <v>28</v>
       </c>
+      <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>33</v>
+        <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>36</v>
       </c>
@@ -982,99 +982,99 @@
       <c r="D24" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>53</v>
       </c>
@@ -1102,51 +1102,51 @@
       <c r="D34" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B36" s="1"/>
       <c r="C36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="1"/>
     </row>
     <row r="39" spans="1:4">
@@ -1234,269 +1234,269 @@
       <c r="D45" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B46" s="1"/>
       <c r="C46" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B47" s="1"/>
       <c r="C47" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B48" s="1"/>
       <c r="C48" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B49" s="1"/>
       <c r="C49" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B50" s="1"/>
       <c r="C50" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B51" s="1"/>
       <c r="C51" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B52" s="1"/>
       <c r="C52" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B53" s="1"/>
       <c r="C53" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B54" s="1"/>
       <c r="C54" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B55" s="1"/>
       <c r="C55" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B56" s="1"/>
       <c r="C56" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B57" s="1"/>
       <c r="C57" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B59" s="1"/>
       <c r="C59" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B60" s="1"/>
       <c r="C60" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B61" s="1"/>
       <c r="C61" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B62" s="1"/>
       <c r="C62" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B63" s="1"/>
       <c r="C63" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B64" s="1"/>
       <c r="C64" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B65" s="1"/>
       <c r="C65" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B66" s="1"/>
       <c r="C66" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>