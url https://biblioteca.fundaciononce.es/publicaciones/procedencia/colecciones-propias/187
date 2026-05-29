--- v0 (2026-05-08)
+++ v1 (2026-05-29)
@@ -26,129 +26,129 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>La pregunta por el Paraíso</t>
+  </si>
+  <si>
+    <t>Colección Letras Diferentes</t>
+  </si>
+  <si>
+    <t>Cayo Pérez, Luis</t>
+  </si>
+  <si>
+    <t>La pierna perdida del Capitán Acab</t>
+  </si>
+  <si>
+    <t>Esproceda, José</t>
+  </si>
+  <si>
+    <t>El Diario de Alice James</t>
+  </si>
+  <si>
+    <t>Leon Edel, Joseph</t>
+  </si>
+  <si>
+    <t>Carta sobre los ciegos seguido por carta sobre los sordomudos</t>
+  </si>
+  <si>
+    <t>Diderot, Denis</t>
+  </si>
+  <si>
+    <t>La Torre de Marfil</t>
+  </si>
+  <si>
+    <t>James, Henry</t>
+  </si>
+  <si>
+    <t>Miriam</t>
+  </si>
+  <si>
+    <t>Hernández, Ramón</t>
+  </si>
+  <si>
+    <t>Figuras del otro en la ilustración francesa. Diderot y otros autores</t>
+  </si>
+  <si>
+    <t>Puleo, Alicia H.</t>
+  </si>
+  <si>
+    <t>El ciego y sus coplas. Selección de pliegos en el siglo XIX</t>
+  </si>
+  <si>
+    <t>Díaz, Joaquín</t>
+  </si>
+  <si>
     <t>La décima de Beethoven</t>
   </si>
   <si>
-    <t>Colección Letras Diferentes</t>
-[...1 lines deleted...]
-  <si>
     <t>Ustinov, Peter</t>
   </si>
   <si>
     <t>En tinieblas</t>
   </si>
   <si>
     <t>Bloy, Léon.</t>
   </si>
   <si>
     <t>Robert Louis Stevenson</t>
   </si>
   <si>
     <t>Chesterton,G. K.</t>
   </si>
   <si>
     <t>Luces y sombras: El ciego en la literatura hispánica</t>
   </si>
   <si>
     <t>Cruz de Mendizábal, Juan</t>
   </si>
   <si>
     <t>Los expulsados del paraíso.</t>
   </si>
   <si>
     <t>Sánchez Vidal, Agustín</t>
-  </si>
-[...46 lines deleted...]
-    <t>Díaz, Joaquín</t>
   </si>
   <si>
     <t>Con otra mirada. Antología de cuentos catalanes</t>
   </si>
   <si>
     <t>Baya, Montserrat (coordinadora)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">