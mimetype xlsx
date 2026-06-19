--- v1 (2026-05-29)
+++ v2 (2026-06-19)
@@ -26,129 +26,129 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>El ciego y sus coplas. Selección de pliegos en el siglo XIX</t>
+  </si>
+  <si>
+    <t>Colección Letras Diferentes</t>
+  </si>
+  <si>
+    <t>Díaz, Joaquín</t>
+  </si>
+  <si>
+    <t>La décima de Beethoven</t>
+  </si>
+  <si>
+    <t>Ustinov, Peter</t>
+  </si>
+  <si>
+    <t>En tinieblas</t>
+  </si>
+  <si>
+    <t>Bloy, Léon.</t>
+  </si>
+  <si>
+    <t>Robert Louis Stevenson</t>
+  </si>
+  <si>
+    <t>Chesterton,G. K.</t>
+  </si>
+  <si>
+    <t>Luces y sombras: El ciego en la literatura hispánica</t>
+  </si>
+  <si>
+    <t>Cruz de Mendizábal, Juan</t>
+  </si>
+  <si>
+    <t>Los expulsados del paraíso.</t>
+  </si>
+  <si>
+    <t>Sánchez Vidal, Agustín</t>
+  </si>
+  <si>
     <t>La pregunta por el Paraíso</t>
   </si>
   <si>
-    <t>Colección Letras Diferentes</t>
-[...1 lines deleted...]
-  <si>
     <t>Cayo Pérez, Luis</t>
   </si>
   <si>
     <t>La pierna perdida del Capitán Acab</t>
   </si>
   <si>
     <t>Esproceda, José</t>
   </si>
   <si>
     <t>El Diario de Alice James</t>
   </si>
   <si>
     <t>Leon Edel, Joseph</t>
   </si>
   <si>
     <t>Carta sobre los ciegos seguido por carta sobre los sordomudos</t>
   </si>
   <si>
     <t>Diderot, Denis</t>
   </si>
   <si>
     <t>La Torre de Marfil</t>
   </si>
   <si>
     <t>James, Henry</t>
   </si>
   <si>
     <t>Miriam</t>
   </si>
   <si>
     <t>Hernández, Ramón</t>
   </si>
   <si>
     <t>Figuras del otro en la ilustración francesa. Diderot y otros autores</t>
   </si>
   <si>
     <t>Puleo, Alicia H.</t>
-  </si>
-[...34 lines deleted...]
-    <t>Sánchez Vidal, Agustín</t>
   </si>
   <si>
     <t>Con otra mirada. Antología de cuentos catalanes</t>
   </si>
   <si>
     <t>Baya, Montserrat (coordinadora)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">