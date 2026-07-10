--- v2 (2026-06-19)
+++ v3 (2026-07-10)
@@ -26,129 +26,129 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>Luces y sombras: El ciego en la literatura hispánica</t>
+  </si>
+  <si>
+    <t>Colección Letras Diferentes</t>
+  </si>
+  <si>
+    <t>Cruz de Mendizábal, Juan</t>
+  </si>
+  <si>
+    <t>Los expulsados del paraíso.</t>
+  </si>
+  <si>
+    <t>Sánchez Vidal, Agustín</t>
+  </si>
+  <si>
+    <t>La pregunta por el Paraíso</t>
+  </si>
+  <si>
+    <t>Cayo Pérez, Luis</t>
+  </si>
+  <si>
+    <t>La pierna perdida del Capitán Acab</t>
+  </si>
+  <si>
+    <t>Esproceda, José</t>
+  </si>
+  <si>
+    <t>El Diario de Alice James</t>
+  </si>
+  <si>
+    <t>Leon Edel, Joseph</t>
+  </si>
+  <si>
+    <t>Carta sobre los ciegos seguido por carta sobre los sordomudos</t>
+  </si>
+  <si>
+    <t>Diderot, Denis</t>
+  </si>
+  <si>
+    <t>La Torre de Marfil</t>
+  </si>
+  <si>
+    <t>James, Henry</t>
+  </si>
+  <si>
+    <t>Miriam</t>
+  </si>
+  <si>
+    <t>Hernández, Ramón</t>
+  </si>
+  <si>
+    <t>Figuras del otro en la ilustración francesa. Diderot y otros autores</t>
+  </si>
+  <si>
+    <t>Puleo, Alicia H.</t>
+  </si>
+  <si>
     <t>El ciego y sus coplas. Selección de pliegos en el siglo XIX</t>
   </si>
   <si>
-    <t>Colección Letras Diferentes</t>
-[...1 lines deleted...]
-  <si>
     <t>Díaz, Joaquín</t>
   </si>
   <si>
     <t>La décima de Beethoven</t>
   </si>
   <si>
     <t>Ustinov, Peter</t>
   </si>
   <si>
     <t>En tinieblas</t>
   </si>
   <si>
     <t>Bloy, Léon.</t>
   </si>
   <si>
     <t>Robert Louis Stevenson</t>
   </si>
   <si>
     <t>Chesterton,G. K.</t>
-  </si>
-[...52 lines deleted...]
-    <t>Puleo, Alicia H.</t>
   </si>
   <si>
     <t>Con otra mirada. Antología de cuentos catalanes</t>
   </si>
   <si>
     <t>Baya, Montserrat (coordinadora)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">