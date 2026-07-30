--- v3 (2026-07-10)
+++ v4 (2026-07-30)
@@ -26,129 +26,129 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>Los expulsados del paraíso.</t>
+  </si>
+  <si>
+    <t>Colección Letras Diferentes</t>
+  </si>
+  <si>
+    <t>Sánchez Vidal, Agustín</t>
+  </si>
+  <si>
+    <t>La pregunta por el Paraíso</t>
+  </si>
+  <si>
+    <t>Cayo Pérez, Luis</t>
+  </si>
+  <si>
+    <t>La pierna perdida del Capitán Acab</t>
+  </si>
+  <si>
+    <t>Esproceda, José</t>
+  </si>
+  <si>
+    <t>El Diario de Alice James</t>
+  </si>
+  <si>
+    <t>Leon Edel, Joseph</t>
+  </si>
+  <si>
+    <t>Carta sobre los ciegos seguido por carta sobre los sordomudos</t>
+  </si>
+  <si>
+    <t>Diderot, Denis</t>
+  </si>
+  <si>
+    <t>La Torre de Marfil</t>
+  </si>
+  <si>
+    <t>James, Henry</t>
+  </si>
+  <si>
+    <t>Miriam</t>
+  </si>
+  <si>
+    <t>Hernández, Ramón</t>
+  </si>
+  <si>
+    <t>Figuras del otro en la ilustración francesa. Diderot y otros autores</t>
+  </si>
+  <si>
+    <t>Puleo, Alicia H.</t>
+  </si>
+  <si>
+    <t>El ciego y sus coplas. Selección de pliegos en el siglo XIX</t>
+  </si>
+  <si>
+    <t>Díaz, Joaquín</t>
+  </si>
+  <si>
+    <t>La décima de Beethoven</t>
+  </si>
+  <si>
+    <t>Ustinov, Peter</t>
+  </si>
+  <si>
+    <t>En tinieblas</t>
+  </si>
+  <si>
+    <t>Bloy, Léon.</t>
+  </si>
+  <si>
+    <t>Robert Louis Stevenson</t>
+  </si>
+  <si>
+    <t>Chesterton,G. K.</t>
+  </si>
+  <si>
     <t>Luces y sombras: El ciego en la literatura hispánica</t>
   </si>
   <si>
-    <t>Colección Letras Diferentes</t>
-[...1 lines deleted...]
-  <si>
     <t>Cruz de Mendizábal, Juan</t>
-  </si>
-[...70 lines deleted...]
-    <t>Chesterton,G. K.</t>
   </si>
   <si>
     <t>Con otra mirada. Antología de cuentos catalanes</t>
   </si>
   <si>
     <t>Baya, Montserrat (coordinadora)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">