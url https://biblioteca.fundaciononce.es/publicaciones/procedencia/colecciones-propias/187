--- v4 (2026-07-30)
+++ v5 (2026-09-11)
@@ -26,129 +26,129 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>El Diario de Alice James</t>
+  </si>
+  <si>
+    <t>Colección Letras Diferentes</t>
+  </si>
+  <si>
+    <t>Leon Edel, Joseph</t>
+  </si>
+  <si>
+    <t>Carta sobre los ciegos seguido por carta sobre los sordomudos</t>
+  </si>
+  <si>
+    <t>Diderot, Denis</t>
+  </si>
+  <si>
+    <t>La Torre de Marfil</t>
+  </si>
+  <si>
+    <t>James, Henry</t>
+  </si>
+  <si>
+    <t>Miriam</t>
+  </si>
+  <si>
+    <t>Hernández, Ramón</t>
+  </si>
+  <si>
+    <t>Figuras del otro en la ilustración francesa. Diderot y otros autores</t>
+  </si>
+  <si>
+    <t>Puleo, Alicia H.</t>
+  </si>
+  <si>
+    <t>El ciego y sus coplas. Selección de pliegos en el siglo XIX</t>
+  </si>
+  <si>
+    <t>Díaz, Joaquín</t>
+  </si>
+  <si>
+    <t>La décima de Beethoven</t>
+  </si>
+  <si>
+    <t>Ustinov, Peter</t>
+  </si>
+  <si>
+    <t>En tinieblas</t>
+  </si>
+  <si>
+    <t>Bloy, Léon.</t>
+  </si>
+  <si>
+    <t>Robert Louis Stevenson</t>
+  </si>
+  <si>
+    <t>Chesterton,G. K.</t>
+  </si>
+  <si>
+    <t>Luces y sombras: El ciego en la literatura hispánica</t>
+  </si>
+  <si>
+    <t>Cruz de Mendizábal, Juan</t>
+  </si>
+  <si>
     <t>Los expulsados del paraíso.</t>
   </si>
   <si>
-    <t>Colección Letras Diferentes</t>
-[...1 lines deleted...]
-  <si>
     <t>Sánchez Vidal, Agustín</t>
   </si>
   <si>
     <t>La pregunta por el Paraíso</t>
   </si>
   <si>
     <t>Cayo Pérez, Luis</t>
   </si>
   <si>
     <t>La pierna perdida del Capitán Acab</t>
   </si>
   <si>
     <t>Esproceda, José</t>
-  </si>
-[...58 lines deleted...]
-    <t>Cruz de Mendizábal, Juan</t>
   </si>
   <si>
     <t>Con otra mirada. Antología de cuentos catalanes</t>
   </si>
   <si>
     <t>Baya, Montserrat (coordinadora)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">