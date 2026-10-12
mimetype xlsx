--- v5 (2026-09-11)
+++ v6 (2026-10-12)
@@ -26,129 +26,129 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>Figuras del otro en la ilustración francesa. Diderot y otros autores</t>
+  </si>
+  <si>
+    <t>Colección Letras Diferentes</t>
+  </si>
+  <si>
+    <t>Puleo, Alicia H.</t>
+  </si>
+  <si>
+    <t>El ciego y sus coplas. Selección de pliegos en el siglo XIX</t>
+  </si>
+  <si>
+    <t>Díaz, Joaquín</t>
+  </si>
+  <si>
+    <t>La décima de Beethoven</t>
+  </si>
+  <si>
+    <t>Ustinov, Peter</t>
+  </si>
+  <si>
+    <t>En tinieblas</t>
+  </si>
+  <si>
+    <t>Bloy, Léon.</t>
+  </si>
+  <si>
+    <t>Robert Louis Stevenson</t>
+  </si>
+  <si>
+    <t>Chesterton,G. K.</t>
+  </si>
+  <si>
+    <t>Luces y sombras: El ciego en la literatura hispánica</t>
+  </si>
+  <si>
+    <t>Cruz de Mendizábal, Juan</t>
+  </si>
+  <si>
+    <t>Los expulsados del paraíso.</t>
+  </si>
+  <si>
+    <t>Sánchez Vidal, Agustín</t>
+  </si>
+  <si>
+    <t>La pregunta por el Paraíso</t>
+  </si>
+  <si>
+    <t>Cayo Pérez, Luis</t>
+  </si>
+  <si>
+    <t>La pierna perdida del Capitán Acab</t>
+  </si>
+  <si>
+    <t>Esproceda, José</t>
+  </si>
+  <si>
     <t>El Diario de Alice James</t>
   </si>
   <si>
-    <t>Colección Letras Diferentes</t>
-[...1 lines deleted...]
-  <si>
     <t>Leon Edel, Joseph</t>
   </si>
   <si>
     <t>Carta sobre los ciegos seguido por carta sobre los sordomudos</t>
   </si>
   <si>
     <t>Diderot, Denis</t>
   </si>
   <si>
     <t>La Torre de Marfil</t>
   </si>
   <si>
     <t>James, Henry</t>
   </si>
   <si>
     <t>Miriam</t>
   </si>
   <si>
     <t>Hernández, Ramón</t>
-  </si>
-[...52 lines deleted...]
-    <t>Esproceda, José</t>
   </si>
   <si>
     <t>Con otra mirada. Antología de cuentos catalanes</t>
   </si>
   <si>
     <t>Baya, Montserrat (coordinadora)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">