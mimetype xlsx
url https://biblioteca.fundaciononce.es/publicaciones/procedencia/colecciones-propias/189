--- v0 (2026-05-23)
+++ v1 (2026-06-12)
@@ -41,84 +41,84 @@
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Dibujo y Síndrome de Down</t>
   </si>
   <si>
     <t>Colección Poliedro</t>
   </si>
   <si>
     <t>Sánchez Ayala, Adoración</t>
   </si>
   <si>
     <t>Memoria, ciudades por los derechos humanos</t>
   </si>
   <si>
     <t>Varios</t>
   </si>
   <si>
+    <t>La función social de la publicidad de la ONCE</t>
+  </si>
+  <si>
+    <t>Álvarez Ruiz, Antón</t>
+  </si>
+  <si>
+    <t>El futuro accesible</t>
+  </si>
+  <si>
+    <t>Consejo Nacional de Discapacidad de EE.UU.</t>
+  </si>
+  <si>
+    <t>Situación y perspectivas del transporte público de las personas con movilidad reducida en España</t>
+  </si>
+  <si>
+    <t>García Aznárez, Francisco</t>
+  </si>
+  <si>
+    <t>Vivir con Discapacidad. Guía de Recursos</t>
+  </si>
+  <si>
+    <t>Díaz Aledo, María Dolores</t>
+  </si>
+  <si>
     <t>Neurofibromatosis</t>
   </si>
   <si>
     <t>Pascual-Castroviejo, Ignacio (Doctor)</t>
   </si>
   <si>
     <t>El cine del aislamiento. El discapacitado en la historia del cine</t>
   </si>
   <si>
     <t>Martin F. Norden</t>
-  </si>
-[...22 lines deleted...]
-    <t>Díaz Aledo, María Dolores</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>