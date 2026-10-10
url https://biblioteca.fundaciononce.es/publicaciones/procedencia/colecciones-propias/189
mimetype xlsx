--- v1 (2026-06-12)
+++ v2 (2026-10-10)
@@ -41,84 +41,84 @@
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Dibujo y Síndrome de Down</t>
   </si>
   <si>
     <t>Colección Poliedro</t>
   </si>
   <si>
     <t>Sánchez Ayala, Adoración</t>
   </si>
   <si>
     <t>Memoria, ciudades por los derechos humanos</t>
   </si>
   <si>
     <t>Varios</t>
   </si>
   <si>
+    <t>El cine del aislamiento. El discapacitado en la historia del cine</t>
+  </si>
+  <si>
+    <t>Martin F. Norden</t>
+  </si>
+  <si>
     <t>La función social de la publicidad de la ONCE</t>
   </si>
   <si>
     <t>Álvarez Ruiz, Antón</t>
   </si>
   <si>
     <t>El futuro accesible</t>
   </si>
   <si>
     <t>Consejo Nacional de Discapacidad de EE.UU.</t>
   </si>
   <si>
     <t>Situación y perspectivas del transporte público de las personas con movilidad reducida en España</t>
   </si>
   <si>
     <t>García Aznárez, Francisco</t>
   </si>
   <si>
     <t>Vivir con Discapacidad. Guía de Recursos</t>
   </si>
   <si>
     <t>Díaz Aledo, María Dolores</t>
   </si>
   <si>
     <t>Neurofibromatosis</t>
   </si>
   <si>
     <t>Pascual-Castroviejo, Ignacio (Doctor)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Martin F. Norden</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>