--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Capaces. Paralímpicos</t>
   </si>
   <si>
     <t>Fuera de Colección</t>
   </si>
   <si>
     <t>Dirección de Comunicación e Imagen ONCE</t>
   </si>
   <si>
     <t>La lengua de los ciegos</t>
   </si>
   <si>
@@ -219,50 +219,53 @@
     <t>Emprender con discapacidad en España. Diagnóstico de la situación actual con datos GEM 2023</t>
   </si>
   <si>
     <t>Fernández Laviada, Ana; López Gutiérrez, Carlos; Morales Fernández, Emilio J; Pérez Ruiz, Andrea; Rubio Bañón, Alicia; San Martín Espina, Paula; Sanfilippo Azofra, Sergio; Solís Rodríguez, Vanesa</t>
   </si>
   <si>
     <t>La inclusión de las personas con discapacidad en el sistema universitario español</t>
   </si>
   <si>
     <t>Cazorla Martín; Beatriz; González-Badía Fraga, Juan; Asins Satorres, Ángel</t>
   </si>
   <si>
     <t>Estudio sobre el envejecimiento de las personas con discapacidad que trabajan en Centros Especiales de Empleo</t>
   </si>
   <si>
     <t>AECEMCO; Fundación DFA</t>
   </si>
   <si>
     <t>Promoción y Desarrollo de una Cultura Inclusiva en las universidades españolas: la participación activa de las personas con discapacidad en la Cultura universitaria</t>
   </si>
   <si>
     <t>María José Parejo Guzmán y David Cobos Sanchiz (Dirs.)</t>
   </si>
   <si>
     <t>Recommendations for disability inclusive. Emergency preparedness, response, and recovery</t>
+  </si>
+  <si>
+    <t>Emergencias Inclusivas: 11 Claves para no dejar a nadie atrás</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -569,54 +572,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D42"/>
+  <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D42"/>
+      <selection activeCell="A1" sqref="A1:D43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="234.657" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="231.086" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -1084,50 +1087,62 @@
       <c r="D40" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B41" s="1"/>
       <c r="C41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B42" s="1"/>
       <c r="C42" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="1"/>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>10</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">