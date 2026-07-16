--- v1 (2026-06-05)
+++ v2 (2026-07-16)
@@ -12,184 +12,184 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>Catálogo de publicaciones Fundación ONCE (2008)</t>
+  </si>
+  <si>
+    <t>Fuera de Colección</t>
+  </si>
+  <si>
+    <t>Fundación ONCE</t>
+  </si>
+  <si>
+    <t>Libro de Ponencias. I Congreso Paralímpico Barcelona 92</t>
+  </si>
+  <si>
+    <t>El cuponazo. Historias de sorpresa y suerte</t>
+  </si>
+  <si>
+    <t>Burgueño Álvarez, Gregorio</t>
+  </si>
+  <si>
+    <t>¿Qué son y qué quieren ser las fundaciones española? Una aproximación a sus roles y su futuro en el marco europeo</t>
+  </si>
+  <si>
+    <t>Cabra de Luna, Miguel Angel</t>
+  </si>
+  <si>
+    <t>Informe 2006 de Fundación ONCE sobre exclusión y diversidad</t>
+  </si>
+  <si>
+    <t>Periodismo social: el compromiso de la información</t>
+  </si>
+  <si>
+    <t>Servimedia</t>
+  </si>
+  <si>
     <t>Capaces. Paralímpicos</t>
   </si>
   <si>
-    <t>Fuera de Colección</t>
-[...1 lines deleted...]
-  <si>
     <t>Dirección de Comunicación e Imagen ONCE</t>
   </si>
   <si>
     <t>La lengua de los ciegos</t>
   </si>
   <si>
     <t>Monroy, Federico</t>
   </si>
   <si>
     <t>Igualdad en la diversidad</t>
   </si>
   <si>
-    <t>Fundación ONCE</t>
-[...1 lines deleted...]
-  <si>
     <t>Únicos. Otras caras del arte</t>
   </si>
   <si>
     <t>11 buenas prácticas</t>
   </si>
   <si>
     <t>Inserta</t>
   </si>
   <si>
     <t>Los sentidos del alma</t>
   </si>
   <si>
     <t>González Millán, Rafael</t>
   </si>
   <si>
     <t>Lugar de coincidencia y esperanza</t>
   </si>
   <si>
     <t>González Gº de Paso, Eduardo</t>
   </si>
   <si>
-    <t>Catálogo de publicaciones Fundación ONCE (2008)</t>
-[...25 lines deleted...]
-  <si>
     <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social)</t>
   </si>
   <si>
     <t>Perez Galvez, Juan Francisco</t>
   </si>
   <si>
     <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social). Parte 2</t>
   </si>
   <si>
     <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social). Parte 3</t>
   </si>
   <si>
     <t>Perez Galvez, Juán Francisco</t>
   </si>
   <si>
     <t>Palabras de Mujer</t>
   </si>
   <si>
     <t>Varios Autores</t>
   </si>
   <si>
     <t>Fsc Inserta. Incopora el talento en tu empresa</t>
   </si>
   <si>
     <t>Inserta Empleo</t>
   </si>
   <si>
     <t>Contribución de la Fundación ONCE a los Objetivos de Desarrollo Sostenible (ODS)</t>
   </si>
   <si>
     <t>Estado de Información no Financiera Consolidado de Fundación ONCE 2019</t>
   </si>
   <si>
     <t>Ernst &amp; Young, S.L.</t>
   </si>
   <si>
     <t>Contribution to the Sustainable Development Goals</t>
   </si>
   <si>
+    <t>Catálogo de publicaciones Fundación ONCE (1999)</t>
+  </si>
+  <si>
+    <t>Catálogo de publicaciones Fundación ONCE (2002)</t>
+  </si>
+  <si>
     <t>Catálogo de publicaciones Fundación ONCE (2003)</t>
   </si>
   <si>
     <t>Catálogo de publicaciones Fundación ONCE (1997)</t>
   </si>
   <si>
-    <t>Catálogo de publicaciones Fundación ONCE (1999)</t>
-[...4 lines deleted...]
-  <si>
     <t>Propuesta articulada de reforma del código civil y de la ley de enjuiciamiento civil para su adecuación al artículo 12 de la convención internacional de los derechos de las personas con discapacidad</t>
   </si>
   <si>
     <t>Subcomisión de Expertos sobre el Procedimiento de Modificación de la Capacidad de Obrar del Real Patronato sobre Discapacidad</t>
   </si>
   <si>
     <t>El futuro de las personas con discapacidad en el mundo</t>
   </si>
   <si>
     <t>De Lorenzo García, Rafael</t>
   </si>
   <si>
     <t>Contribución a los Objetivos de Desarrollo Sostenible 2020</t>
   </si>
   <si>
     <t>Paralímpc 92: libro oficial de los IX juegos paralímpicos Barcelona 1992</t>
   </si>
   <si>
     <t>Fundacion ONCE</t>
   </si>
   <si>
     <t>Trabajando por un futuro mejor de las personas con discapacidad y sus familias</t>
   </si>
   <si>
     <t>Libro de actas del V Congreso Internacional Universidad y Discapacidad: Transformación Digital para una Educación Inclusiva</t>
@@ -222,50 +222,56 @@
     <t>Fernández Laviada, Ana; López Gutiérrez, Carlos; Morales Fernández, Emilio J; Pérez Ruiz, Andrea; Rubio Bañón, Alicia; San Martín Espina, Paula; Sanfilippo Azofra, Sergio; Solís Rodríguez, Vanesa</t>
   </si>
   <si>
     <t>La inclusión de las personas con discapacidad en el sistema universitario español</t>
   </si>
   <si>
     <t>Cazorla Martín; Beatriz; González-Badía Fraga, Juan; Asins Satorres, Ángel</t>
   </si>
   <si>
     <t>Estudio sobre el envejecimiento de las personas con discapacidad que trabajan en Centros Especiales de Empleo</t>
   </si>
   <si>
     <t>AECEMCO; Fundación DFA</t>
   </si>
   <si>
     <t>Promoción y Desarrollo de una Cultura Inclusiva en las universidades españolas: la participación activa de las personas con discapacidad en la Cultura universitaria</t>
   </si>
   <si>
     <t>María José Parejo Guzmán y David Cobos Sanchiz (Dirs.)</t>
   </si>
   <si>
     <t>Recommendations for disability inclusive. Emergency preparedness, response, and recovery</t>
   </si>
   <si>
     <t>Emergencias Inclusivas: 11 Claves para no dejar a nadie atrás</t>
+  </si>
+  <si>
+    <t>Adicciones a Sustancias y Discapacidad: análisis para la inclusión laboral</t>
+  </si>
+  <si>
+    <t>Cristina Silván; Iván Carmona; Micaela Llona; UNAD; Areté Activa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -572,218 +578,218 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D43"/>
+  <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D43"/>
+      <selection activeCell="A1" sqref="A1:D44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="234.657" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="231.086" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="1"/>
+      <c r="D5" s="1" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11" s="1"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>28</v>
       </c>
@@ -823,231 +829,231 @@
       <c r="D18" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="1"/>
       <c r="C34" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B36" s="1"/>
       <c r="C36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>59</v>
       </c>
@@ -1097,51 +1103,63 @@
         <v>5</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B42" s="1"/>
       <c r="C42" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="1"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B43" s="1"/>
       <c r="C43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>