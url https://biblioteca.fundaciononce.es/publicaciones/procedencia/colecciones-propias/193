--- v2 (2026-07-16)
+++ v3 (2026-08-05)
@@ -12,70 +12,82 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>Los sentidos del alma</t>
+  </si>
+  <si>
+    <t>Fuera de Colección</t>
+  </si>
+  <si>
+    <t>González Millán, Rafael</t>
+  </si>
+  <si>
+    <t>Lugar de coincidencia y esperanza</t>
+  </si>
+  <si>
+    <t>González Gº de Paso, Eduardo</t>
+  </si>
+  <si>
     <t>Catálogo de publicaciones Fundación ONCE (2008)</t>
   </si>
   <si>
-    <t>Fuera de Colección</t>
-[...1 lines deleted...]
-  <si>
     <t>Fundación ONCE</t>
   </si>
   <si>
     <t>Libro de Ponencias. I Congreso Paralímpico Barcelona 92</t>
   </si>
   <si>
     <t>El cuponazo. Historias de sorpresa y suerte</t>
   </si>
   <si>
     <t>Burgueño Álvarez, Gregorio</t>
   </si>
   <si>
     <t>¿Qué son y qué quieren ser las fundaciones española? Una aproximación a sus roles y su futuro en el marco europeo</t>
   </si>
   <si>
     <t>Cabra de Luna, Miguel Angel</t>
   </si>
   <si>
     <t>Informe 2006 de Fundación ONCE sobre exclusión y diversidad</t>
   </si>
   <si>
     <t>Periodismo social: el compromiso de la información</t>
   </si>
   <si>
     <t>Servimedia</t>
@@ -83,62 +95,50 @@
   <si>
     <t>Capaces. Paralímpicos</t>
   </si>
   <si>
     <t>Dirección de Comunicación e Imagen ONCE</t>
   </si>
   <si>
     <t>La lengua de los ciegos</t>
   </si>
   <si>
     <t>Monroy, Federico</t>
   </si>
   <si>
     <t>Igualdad en la diversidad</t>
   </si>
   <si>
     <t>Únicos. Otras caras del arte</t>
   </si>
   <si>
     <t>11 buenas prácticas</t>
   </si>
   <si>
     <t>Inserta</t>
   </si>
   <si>
-    <t>Los sentidos del alma</t>
-[...10 lines deleted...]
-  <si>
     <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social)</t>
   </si>
   <si>
     <t>Perez Galvez, Juan Francisco</t>
   </si>
   <si>
     <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social). Parte 2</t>
   </si>
   <si>
     <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social). Parte 3</t>
   </si>
   <si>
     <t>Perez Galvez, Juán Francisco</t>
   </si>
   <si>
     <t>Palabras de Mujer</t>
   </si>
   <si>
     <t>Varios Autores</t>
   </si>
   <si>
     <t>Fsc Inserta. Incopora el talento en tu empresa</t>
   </si>
   <si>
     <t>Inserta Empleo</t>
@@ -228,50 +228,56 @@
     <t>Cazorla Martín; Beatriz; González-Badía Fraga, Juan; Asins Satorres, Ángel</t>
   </si>
   <si>
     <t>Estudio sobre el envejecimiento de las personas con discapacidad que trabajan en Centros Especiales de Empleo</t>
   </si>
   <si>
     <t>AECEMCO; Fundación DFA</t>
   </si>
   <si>
     <t>Promoción y Desarrollo de una Cultura Inclusiva en las universidades españolas: la participación activa de las personas con discapacidad en la Cultura universitaria</t>
   </si>
   <si>
     <t>María José Parejo Guzmán y David Cobos Sanchiz (Dirs.)</t>
   </si>
   <si>
     <t>Recommendations for disability inclusive. Emergency preparedness, response, and recovery</t>
   </si>
   <si>
     <t>Emergencias Inclusivas: 11 Claves para no dejar a nadie atrás</t>
   </si>
   <si>
     <t>Adicciones a Sustancias y Discapacidad: análisis para la inclusión laboral</t>
   </si>
   <si>
     <t>Cristina Silván; Iván Carmona; Micaela Llona; UNAD; Areté Activa</t>
+  </si>
+  <si>
+    <t>Claves para el futuro del ecosistema de la discapacidad</t>
+  </si>
+  <si>
+    <t>Fundación ONCE; Innuba</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -578,219 +584,219 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D44"/>
+  <dimension ref="A1:D45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D44"/>
+      <selection activeCell="A1" sqref="A1:D45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="234.657" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="231.086" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D11" s="1"/>
+      <c r="D11" s="1" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D13" s="1"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>28</v>
       </c>
     </row>
@@ -829,231 +835,231 @@
       <c r="D18" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="1"/>
       <c r="C34" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B36" s="1"/>
       <c r="C36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>59</v>
       </c>
@@ -1103,63 +1109,75 @@
         <v>5</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B42" s="1"/>
       <c r="C42" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="1"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B43" s="1"/>
       <c r="C43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B44" s="1"/>
       <c r="C44" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>71</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>