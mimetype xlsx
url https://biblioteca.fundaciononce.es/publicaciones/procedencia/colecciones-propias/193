--- v3 (2026-08-05)
+++ v4 (2026-08-25)
@@ -26,168 +26,168 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>Periodismo social: el compromiso de la información</t>
+  </si>
+  <si>
+    <t>Fuera de Colección</t>
+  </si>
+  <si>
+    <t>Servimedia</t>
+  </si>
+  <si>
+    <t>Capaces. Paralímpicos</t>
+  </si>
+  <si>
+    <t>Dirección de Comunicación e Imagen ONCE</t>
+  </si>
+  <si>
+    <t>La lengua de los ciegos</t>
+  </si>
+  <si>
+    <t>Monroy, Federico</t>
+  </si>
+  <si>
+    <t>Igualdad en la diversidad</t>
+  </si>
+  <si>
+    <t>Fundación ONCE</t>
+  </si>
+  <si>
+    <t>Únicos. Otras caras del arte</t>
+  </si>
+  <si>
+    <t>11 buenas prácticas</t>
+  </si>
+  <si>
+    <t>Inserta</t>
+  </si>
+  <si>
     <t>Los sentidos del alma</t>
   </si>
   <si>
-    <t>Fuera de Colección</t>
-[...1 lines deleted...]
-  <si>
     <t>González Millán, Rafael</t>
   </si>
   <si>
     <t>Lugar de coincidencia y esperanza</t>
   </si>
   <si>
     <t>González Gº de Paso, Eduardo</t>
   </si>
   <si>
     <t>Catálogo de publicaciones Fundación ONCE (2008)</t>
   </si>
   <si>
-    <t>Fundación ONCE</t>
-[...1 lines deleted...]
-  <si>
     <t>Libro de Ponencias. I Congreso Paralímpico Barcelona 92</t>
   </si>
   <si>
     <t>El cuponazo. Historias de sorpresa y suerte</t>
   </si>
   <si>
     <t>Burgueño Álvarez, Gregorio</t>
   </si>
   <si>
     <t>¿Qué son y qué quieren ser las fundaciones española? Una aproximación a sus roles y su futuro en el marco europeo</t>
   </si>
   <si>
     <t>Cabra de Luna, Miguel Angel</t>
   </si>
   <si>
     <t>Informe 2006 de Fundación ONCE sobre exclusión y diversidad</t>
   </si>
   <si>
-    <t>Periodismo social: el compromiso de la información</t>
-[...28 lines deleted...]
-  <si>
     <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social)</t>
   </si>
   <si>
     <t>Perez Galvez, Juan Francisco</t>
   </si>
   <si>
     <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social). Parte 2</t>
   </si>
   <si>
     <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social). Parte 3</t>
   </si>
   <si>
     <t>Perez Galvez, Juán Francisco</t>
   </si>
   <si>
     <t>Palabras de Mujer</t>
   </si>
   <si>
     <t>Varios Autores</t>
   </si>
   <si>
     <t>Fsc Inserta. Incopora el talento en tu empresa</t>
   </si>
   <si>
     <t>Inserta Empleo</t>
   </si>
   <si>
     <t>Contribución de la Fundación ONCE a los Objetivos de Desarrollo Sostenible (ODS)</t>
   </si>
   <si>
     <t>Estado de Información no Financiera Consolidado de Fundación ONCE 2019</t>
   </si>
   <si>
     <t>Ernst &amp; Young, S.L.</t>
   </si>
   <si>
     <t>Contribution to the Sustainable Development Goals</t>
   </si>
   <si>
+    <t>Catálogo de publicaciones Fundación ONCE (2002)</t>
+  </si>
+  <si>
+    <t>Catálogo de publicaciones Fundación ONCE (2003)</t>
+  </si>
+  <si>
+    <t>Catálogo de publicaciones Fundación ONCE (1997)</t>
+  </si>
+  <si>
     <t>Catálogo de publicaciones Fundación ONCE (1999)</t>
-  </si>
-[...7 lines deleted...]
-    <t>Catálogo de publicaciones Fundación ONCE (1997)</t>
   </si>
   <si>
     <t>Propuesta articulada de reforma del código civil y de la ley de enjuiciamiento civil para su adecuación al artículo 12 de la convención internacional de los derechos de las personas con discapacidad</t>
   </si>
   <si>
     <t>Subcomisión de Expertos sobre el Procedimiento de Modificación de la Capacidad de Obrar del Real Patronato sobre Discapacidad</t>
   </si>
   <si>
     <t>El futuro de las personas con discapacidad en el mundo</t>
   </si>
   <si>
     <t>De Lorenzo García, Rafael</t>
   </si>
   <si>
     <t>Contribución a los Objetivos de Desarrollo Sostenible 2020</t>
   </si>
   <si>
     <t>Paralímpc 92: libro oficial de los IX juegos paralímpicos Barcelona 1992</t>
   </si>
   <si>
     <t>Fundacion ONCE</t>
   </si>
   <si>
     <t>Trabajando por un futuro mejor de las personas con discapacidad y sus familias</t>
   </si>
@@ -657,157 +657,157 @@
       <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D6" s="1"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D13" s="1"/>
+      <c r="D13" s="1" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>28</v>
       </c>
@@ -835,231 +835,231 @@
       <c r="D18" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="1"/>
       <c r="C34" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B36" s="1"/>
       <c r="C36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>59</v>
       </c>
@@ -1109,51 +1109,51 @@
         <v>5</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B42" s="1"/>
       <c r="C42" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="1"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B43" s="1"/>
       <c r="C43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B44" s="1"/>
       <c r="C44" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B45" s="1"/>
       <c r="C45" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>73</v>
       </c>