--- v4 (2026-08-25)
+++ v5 (2026-09-15)
@@ -12,184 +12,184 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>Lugar de coincidencia y esperanza</t>
+  </si>
+  <si>
+    <t>Fuera de Colección</t>
+  </si>
+  <si>
+    <t>González Gº de Paso, Eduardo</t>
+  </si>
+  <si>
+    <t>Catálogo de publicaciones Fundación ONCE (2008)</t>
+  </si>
+  <si>
+    <t>Fundación ONCE</t>
+  </si>
+  <si>
+    <t>Libro de Ponencias. I Congreso Paralímpico Barcelona 92</t>
+  </si>
+  <si>
+    <t>El cuponazo. Historias de sorpresa y suerte</t>
+  </si>
+  <si>
+    <t>Burgueño Álvarez, Gregorio</t>
+  </si>
+  <si>
+    <t>¿Qué son y qué quieren ser las fundaciones española? Una aproximación a sus roles y su futuro en el marco europeo</t>
+  </si>
+  <si>
+    <t>Cabra de Luna, Miguel Angel</t>
+  </si>
+  <si>
+    <t>Informe 2006 de Fundación ONCE sobre exclusión y diversidad</t>
+  </si>
+  <si>
     <t>Periodismo social: el compromiso de la información</t>
   </si>
   <si>
-    <t>Fuera de Colección</t>
-[...1 lines deleted...]
-  <si>
     <t>Servimedia</t>
   </si>
   <si>
     <t>Capaces. Paralímpicos</t>
   </si>
   <si>
     <t>Dirección de Comunicación e Imagen ONCE</t>
   </si>
   <si>
     <t>La lengua de los ciegos</t>
   </si>
   <si>
     <t>Monroy, Federico</t>
   </si>
   <si>
     <t>Igualdad en la diversidad</t>
   </si>
   <si>
-    <t>Fundación ONCE</t>
-[...1 lines deleted...]
-  <si>
     <t>Únicos. Otras caras del arte</t>
   </si>
   <si>
     <t>11 buenas prácticas</t>
   </si>
   <si>
     <t>Inserta</t>
   </si>
   <si>
     <t>Los sentidos del alma</t>
   </si>
   <si>
     <t>González Millán, Rafael</t>
   </si>
   <si>
-    <t>Lugar de coincidencia y esperanza</t>
-[...23 lines deleted...]
-    <t>Informe 2006 de Fundación ONCE sobre exclusión y diversidad</t>
+    <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social). Parte 3</t>
+  </si>
+  <si>
+    <t>Perez Galvez, Juán Francisco</t>
+  </si>
+  <si>
+    <t>Palabras de Mujer</t>
+  </si>
+  <si>
+    <t>Varios Autores</t>
   </si>
   <si>
     <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social)</t>
   </si>
   <si>
     <t>Perez Galvez, Juan Francisco</t>
   </si>
   <si>
     <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social). Parte 2</t>
   </si>
   <si>
-    <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social). Parte 3</t>
-[...10 lines deleted...]
-  <si>
     <t>Fsc Inserta. Incopora el talento en tu empresa</t>
   </si>
   <si>
     <t>Inserta Empleo</t>
   </si>
   <si>
     <t>Contribución de la Fundación ONCE a los Objetivos de Desarrollo Sostenible (ODS)</t>
   </si>
   <si>
     <t>Estado de Información no Financiera Consolidado de Fundación ONCE 2019</t>
   </si>
   <si>
     <t>Ernst &amp; Young, S.L.</t>
   </si>
   <si>
     <t>Contribution to the Sustainable Development Goals</t>
   </si>
   <si>
+    <t>Catálogo de publicaciones Fundación ONCE (1999)</t>
+  </si>
+  <si>
     <t>Catálogo de publicaciones Fundación ONCE (2002)</t>
   </si>
   <si>
     <t>Catálogo de publicaciones Fundación ONCE (2003)</t>
   </si>
   <si>
     <t>Catálogo de publicaciones Fundación ONCE (1997)</t>
   </si>
   <si>
-    <t>Catálogo de publicaciones Fundación ONCE (1999)</t>
-[...1 lines deleted...]
-  <si>
     <t>Propuesta articulada de reforma del código civil y de la ley de enjuiciamiento civil para su adecuación al artículo 12 de la convención internacional de los derechos de las personas con discapacidad</t>
   </si>
   <si>
     <t>Subcomisión de Expertos sobre el Procedimiento de Modificación de la Capacidad de Obrar del Real Patronato sobre Discapacidad</t>
   </si>
   <si>
     <t>El futuro de las personas con discapacidad en el mundo</t>
   </si>
   <si>
     <t>De Lorenzo García, Rafael</t>
   </si>
   <si>
     <t>Contribución a los Objetivos de Desarrollo Sostenible 2020</t>
   </si>
   <si>
     <t>Paralímpc 92: libro oficial de los IX juegos paralímpicos Barcelona 1992</t>
   </si>
   <si>
     <t>Fundacion ONCE</t>
   </si>
   <si>
     <t>Trabajando por un futuro mejor de las personas con discapacidad y sus familias</t>
   </si>
   <si>
     <t>Libro de actas del V Congreso Internacional Universidad y Discapacidad: Transformación Digital para una Educación Inclusiva</t>
@@ -234,50 +234,59 @@
     <t>AECEMCO; Fundación DFA</t>
   </si>
   <si>
     <t>Promoción y Desarrollo de una Cultura Inclusiva en las universidades españolas: la participación activa de las personas con discapacidad en la Cultura universitaria</t>
   </si>
   <si>
     <t>María José Parejo Guzmán y David Cobos Sanchiz (Dirs.)</t>
   </si>
   <si>
     <t>Recommendations for disability inclusive. Emergency preparedness, response, and recovery</t>
   </si>
   <si>
     <t>Emergencias Inclusivas: 11 Claves para no dejar a nadie atrás</t>
   </si>
   <si>
     <t>Adicciones a Sustancias y Discapacidad: análisis para la inclusión laboral</t>
   </si>
   <si>
     <t>Cristina Silván; Iván Carmona; Micaela Llona; UNAD; Areté Activa</t>
   </si>
   <si>
     <t>Claves para el futuro del ecosistema de la discapacidad</t>
   </si>
   <si>
     <t>Fundación ONCE; Innuba</t>
+  </si>
+  <si>
+    <t>Ocio accesible e inclusivo en la infancia y adolescencia con discapacidad</t>
+  </si>
+  <si>
+    <t>11 CLAVES Para un ocio inclusivo infantil de calidad</t>
+  </si>
+  <si>
+    <t>Guía práctica ocio inclusivo para la infancia con discapacidad</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -584,54 +593,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D45"/>
+  <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:D45"/>
+      <selection activeCell="A1" sqref="A1:D48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="234.657" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="231.086" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -645,421 +654,421 @@
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="1"/>
+      <c r="D6" s="1" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D12" s="1"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="1"/>
       <c r="C34" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B36" s="1"/>
       <c r="C36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>59</v>
       </c>
@@ -1109,75 +1118,111 @@
         <v>5</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B42" s="1"/>
       <c r="C42" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="1"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B43" s="1"/>
       <c r="C43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B44" s="1"/>
       <c r="C44" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B45" s="1"/>
       <c r="C45" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>73</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B46" s="1"/>
+      <c r="C46" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B47" s="1"/>
+      <c r="C47" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B48" s="1"/>
+      <c r="C48" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>