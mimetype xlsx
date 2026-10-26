--- v5 (2026-09-15)
+++ v6 (2026-10-26)
@@ -26,138 +26,138 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>¿Qué son y qué quieren ser las fundaciones española? Una aproximación a sus roles y su futuro en el marco europeo</t>
+  </si>
+  <si>
+    <t>Fuera de Colección</t>
+  </si>
+  <si>
+    <t>Cabra de Luna, Miguel Angel</t>
+  </si>
+  <si>
+    <t>Informe 2006 de Fundación ONCE sobre exclusión y diversidad</t>
+  </si>
+  <si>
+    <t>Fundación ONCE</t>
+  </si>
+  <si>
+    <t>Periodismo social: el compromiso de la información</t>
+  </si>
+  <si>
+    <t>Servimedia</t>
+  </si>
+  <si>
+    <t>Capaces. Paralímpicos</t>
+  </si>
+  <si>
+    <t>Dirección de Comunicación e Imagen ONCE</t>
+  </si>
+  <si>
+    <t>La lengua de los ciegos</t>
+  </si>
+  <si>
+    <t>Monroy, Federico</t>
+  </si>
+  <si>
+    <t>Igualdad en la diversidad</t>
+  </si>
+  <si>
+    <t>Únicos. Otras caras del arte</t>
+  </si>
+  <si>
+    <t>11 buenas prácticas</t>
+  </si>
+  <si>
+    <t>Inserta</t>
+  </si>
+  <si>
+    <t>Los sentidos del alma</t>
+  </si>
+  <si>
+    <t>González Millán, Rafael</t>
+  </si>
+  <si>
     <t>Lugar de coincidencia y esperanza</t>
   </si>
   <si>
-    <t>Fuera de Colección</t>
-[...1 lines deleted...]
-  <si>
     <t>González Gº de Paso, Eduardo</t>
   </si>
   <si>
     <t>Catálogo de publicaciones Fundación ONCE (2008)</t>
   </si>
   <si>
-    <t>Fundación ONCE</t>
-[...1 lines deleted...]
-  <si>
     <t>Libro de Ponencias. I Congreso Paralímpico Barcelona 92</t>
   </si>
   <si>
     <t>El cuponazo. Historias de sorpresa y suerte</t>
   </si>
   <si>
     <t>Burgueño Álvarez, Gregorio</t>
   </si>
   <si>
-    <t>¿Qué son y qué quieren ser las fundaciones española? Una aproximación a sus roles y su futuro en el marco europeo</t>
-[...41 lines deleted...]
-    <t>González Millán, Rafael</t>
+    <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social)</t>
+  </si>
+  <si>
+    <t>Perez Galvez, Juan Francisco</t>
+  </si>
+  <si>
+    <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social). Parte 2</t>
   </si>
   <si>
     <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social). Parte 3</t>
   </si>
   <si>
     <t>Perez Galvez, Juán Francisco</t>
   </si>
   <si>
     <t>Palabras de Mujer</t>
   </si>
   <si>
     <t>Varios Autores</t>
-  </si>
-[...7 lines deleted...]
-    <t>La Organización Nacional de Ciegos Españoles O.N.C.E. (Corporación de derecho público, de carácter social). Parte 2</t>
   </si>
   <si>
     <t>Fsc Inserta. Incopora el talento en tu empresa</t>
   </si>
   <si>
     <t>Inserta Empleo</t>
   </si>
   <si>
     <t>Contribución de la Fundación ONCE a los Objetivos de Desarrollo Sostenible (ODS)</t>
   </si>
   <si>
     <t>Estado de Información no Financiera Consolidado de Fundación ONCE 2019</t>
   </si>
   <si>
     <t>Ernst &amp; Young, S.L.</t>
   </si>
   <si>
     <t>Contribution to the Sustainable Development Goals</t>
   </si>
   <si>
     <t>Catálogo de publicaciones Fundación ONCE (1999)</t>
   </si>
   <si>
     <t>Catálogo de publicaciones Fundación ONCE (2002)</t>
   </si>
@@ -654,217 +654,217 @@
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D8" s="1"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="D12" s="1"/>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>8</v>
       </c>