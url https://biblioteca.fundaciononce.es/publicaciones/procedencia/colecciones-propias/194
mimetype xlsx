--- v0 (2026-05-16)
+++ v1 (2026-06-05)
@@ -26,84 +26,84 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>Memoria de Fundación ONCE (2001)</t>
+  </si>
+  <si>
+    <t>Memoria de Actividades</t>
+  </si>
+  <si>
+    <t>Fundación ONCE</t>
+  </si>
+  <si>
+    <t>Memoria anual de la Once y su Fundación (2010)</t>
+  </si>
+  <si>
+    <t>ONCE</t>
+  </si>
+  <si>
+    <t>Informe de Valor Compartido 2011 Fundación ONCE y Grupo Fundosa</t>
+  </si>
+  <si>
     <t>Memoria de actividad 2011 FSC Inserta</t>
   </si>
   <si>
-    <t>Memoria de Actividades</t>
-[...1 lines deleted...]
-  <si>
     <t>Fsc Inserta</t>
   </si>
   <si>
     <t>Memoria anual 2012 de la ONCE y su Fundación</t>
   </si>
   <si>
     <t>Grupo Social ONCE</t>
   </si>
   <si>
     <t>Memoria de Fundación ONCE (1995)</t>
   </si>
   <si>
-    <t>Fundación ONCE</t>
-[...1 lines deleted...]
-  <si>
     <t>Memoria de Fundación ONCE (1999)</t>
-  </si>
-[...10 lines deleted...]
-    <t>Informe de Valor Compartido 2011 Fundación ONCE y Grupo Fundosa</t>
   </si>
   <si>
     <t>Memoria de la ONCE y su Fundación (2006)</t>
   </si>
   <si>
     <t>Memoria de Fundación ONCE (2009)</t>
   </si>
   <si>
     <t>Informe de valor compartido 2012. Resumen ejecutivo Fundación ONCE y Grupo Fundosa</t>
   </si>
   <si>
     <t>Fundación Once-Grupo Fundosa</t>
   </si>
   <si>
     <t>Memoria de Fundación ONCE (1988-1991)</t>
   </si>
   <si>
     <t>Memoria anual de la ONCE y su Fundación ONCE (2014)</t>
   </si>
   <si>
     <t>ONCE: Informe de valor compartido 2016</t>
   </si>
   <si>
     <t>Informe de valor compartido 2015 Grupo Social ONCE</t>
   </si>
@@ -597,567 +597,567 @@
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="1"/>
       <c r="C34" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="1"/>
       <c r="C36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B39" s="1"/>
       <c r="C39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B41" s="1"/>
       <c r="C41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B42" s="1"/>
       <c r="C42" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B43" s="1"/>
       <c r="C43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B44" s="1"/>
       <c r="C44" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B45" s="1"/>
       <c r="C45" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B46" s="1"/>
       <c r="C46" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B47" s="1"/>
       <c r="C47" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>