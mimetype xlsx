--- v1 (2026-06-05)
+++ v2 (2026-06-25)
@@ -26,84 +26,84 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>Memoria de Fundación ONCE (1995)</t>
+  </si>
+  <si>
+    <t>Memoria de Actividades</t>
+  </si>
+  <si>
+    <t>Fundación ONCE</t>
+  </si>
+  <si>
+    <t>Memoria de Fundación ONCE (1999)</t>
+  </si>
+  <si>
     <t>Memoria de Fundación ONCE (2001)</t>
   </si>
   <si>
-    <t>Memoria de Actividades</t>
-[...4 lines deleted...]
-  <si>
     <t>Memoria anual de la Once y su Fundación (2010)</t>
   </si>
   <si>
     <t>ONCE</t>
   </si>
   <si>
     <t>Informe de Valor Compartido 2011 Fundación ONCE y Grupo Fundosa</t>
   </si>
   <si>
     <t>Memoria de actividad 2011 FSC Inserta</t>
   </si>
   <si>
     <t>Fsc Inserta</t>
   </si>
   <si>
     <t>Memoria anual 2012 de la ONCE y su Fundación</t>
   </si>
   <si>
     <t>Grupo Social ONCE</t>
-  </si>
-[...4 lines deleted...]
-    <t>Memoria de Fundación ONCE (1999)</t>
   </si>
   <si>
     <t>Memoria de la ONCE y su Fundación (2006)</t>
   </si>
   <si>
     <t>Memoria de Fundación ONCE (2009)</t>
   </si>
   <si>
     <t>Informe de valor compartido 2012. Resumen ejecutivo Fundación ONCE y Grupo Fundosa</t>
   </si>
   <si>
     <t>Fundación Once-Grupo Fundosa</t>
   </si>
   <si>
     <t>Memoria de Fundación ONCE (1988-1991)</t>
   </si>
   <si>
     <t>Memoria anual de la ONCE y su Fundación ONCE (2014)</t>
   </si>
   <si>
     <t>ONCE: Informe de valor compartido 2016</t>
   </si>
   <si>
     <t>Informe de valor compartido 2015 Grupo Social ONCE</t>
   </si>
@@ -585,123 +585,123 @@
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>19</v>
       </c>
@@ -717,231 +717,231 @@
       <c r="D12" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>6</v>
       </c>
@@ -969,135 +969,135 @@
       <c r="D33" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="1"/>
       <c r="C34" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="1"/>
       <c r="C36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B39" s="1"/>
       <c r="C39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B41" s="1"/>
       <c r="C41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B42" s="1"/>
       <c r="C42" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B43" s="1"/>
       <c r="C43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B44" s="1"/>
       <c r="C44" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>6</v>
       </c>