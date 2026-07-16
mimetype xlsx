--- v2 (2026-06-25)
+++ v3 (2026-07-16)
@@ -26,84 +26,84 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>Informe de Valor Compartido 2011 Fundación ONCE y Grupo Fundosa</t>
+  </si>
+  <si>
+    <t>Memoria de Actividades</t>
+  </si>
+  <si>
+    <t>Fundación ONCE</t>
+  </si>
+  <si>
+    <t>Memoria de actividad 2011 FSC Inserta</t>
+  </si>
+  <si>
+    <t>Fsc Inserta</t>
+  </si>
+  <si>
+    <t>Memoria anual 2012 de la ONCE y su Fundación</t>
+  </si>
+  <si>
+    <t>Grupo Social ONCE</t>
+  </si>
+  <si>
     <t>Memoria de Fundación ONCE (1995)</t>
   </si>
   <si>
-    <t>Memoria de Actividades</t>
-[...4 lines deleted...]
-  <si>
     <t>Memoria de Fundación ONCE (1999)</t>
   </si>
   <si>
     <t>Memoria de Fundación ONCE (2001)</t>
   </si>
   <si>
     <t>Memoria anual de la Once y su Fundación (2010)</t>
   </si>
   <si>
     <t>ONCE</t>
-  </si>
-[...13 lines deleted...]
-    <t>Grupo Social ONCE</t>
   </si>
   <si>
     <t>Memoria de la ONCE y su Fundación (2006)</t>
   </si>
   <si>
     <t>Memoria de Fundación ONCE (2009)</t>
   </si>
   <si>
     <t>Informe de valor compartido 2012. Resumen ejecutivo Fundación ONCE y Grupo Fundosa</t>
   </si>
   <si>
     <t>Fundación Once-Grupo Fundosa</t>
   </si>
   <si>
     <t>Memoria de Fundación ONCE (1988-1991)</t>
   </si>
   <si>
     <t>Memoria anual de la ONCE y su Fundación ONCE (2014)</t>
   </si>
   <si>
     <t>ONCE: Informe de valor compartido 2016</t>
   </si>
   <si>
     <t>Informe de valor compartido 2015 Grupo Social ONCE</t>
   </si>
@@ -585,123 +585,123 @@
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>19</v>
       </c>
@@ -717,231 +717,231 @@
       <c r="D12" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>6</v>
       </c>
@@ -969,135 +969,135 @@
       <c r="D33" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="1"/>
       <c r="C34" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="1"/>
       <c r="C36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B39" s="1"/>
       <c r="C39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B41" s="1"/>
       <c r="C41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B42" s="1"/>
       <c r="C42" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B43" s="1"/>
       <c r="C43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B44" s="1"/>
       <c r="C44" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>6</v>
       </c>