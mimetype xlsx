--- v3 (2026-07-16)
+++ v4 (2026-08-25)
@@ -26,96 +26,96 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="colecciones propias" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Colección</t>
   </si>
   <si>
     <t>Colección Fundación ONCE</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
+    <t>Memoria de Fundación ONCE (1995)</t>
+  </si>
+  <si>
+    <t>Memoria de Actividades</t>
+  </si>
+  <si>
+    <t>Fundación ONCE</t>
+  </si>
+  <si>
+    <t>Memoria de Fundación ONCE (1999)</t>
+  </si>
+  <si>
+    <t>Memoria de Fundación ONCE (2001)</t>
+  </si>
+  <si>
+    <t>Memoria anual de la Once y su Fundación (2010)</t>
+  </si>
+  <si>
+    <t>ONCE</t>
+  </si>
+  <si>
     <t>Informe de Valor Compartido 2011 Fundación ONCE y Grupo Fundosa</t>
   </si>
   <si>
-    <t>Memoria de Actividades</t>
-[...4 lines deleted...]
-  <si>
     <t>Memoria de actividad 2011 FSC Inserta</t>
   </si>
   <si>
     <t>Fsc Inserta</t>
   </si>
   <si>
     <t>Memoria anual 2012 de la ONCE y su Fundación</t>
   </si>
   <si>
     <t>Grupo Social ONCE</t>
   </si>
   <si>
-    <t>Memoria de Fundación ONCE (1995)</t>
-[...11 lines deleted...]
-    <t>ONCE</t>
+    <t>Informe de valor compartido 2012. Resumen ejecutivo Fundación ONCE y Grupo Fundosa</t>
+  </si>
+  <si>
+    <t>Fundación Once-Grupo Fundosa</t>
   </si>
   <si>
     <t>Memoria de la ONCE y su Fundación (2006)</t>
   </si>
   <si>
     <t>Memoria de Fundación ONCE (2009)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Fundación Once-Grupo Fundosa</t>
   </si>
   <si>
     <t>Memoria de Fundación ONCE (1988-1991)</t>
   </si>
   <si>
     <t>Memoria anual de la ONCE y su Fundación ONCE (2014)</t>
   </si>
   <si>
     <t>ONCE: Informe de valor compartido 2016</t>
   </si>
   <si>
     <t>Informe de valor compartido 2015 Grupo Social ONCE</t>
   </si>
   <si>
     <t>Memoria Social Fundación ONCE 2017</t>
   </si>
   <si>
     <t>Informe de valor compartido Grupo Social ONCE 2017</t>
   </si>
   <si>
     <t>Shared value report for 2017 Social Group ONCE</t>
   </si>
   <si>
     <t>Memoria Social Fundación ONCE 2018</t>
   </si>
@@ -585,363 +585,363 @@
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1"/>
       <c r="C7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="1"/>
       <c r="C9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>6</v>
       </c>
@@ -969,135 +969,135 @@
       <c r="D33" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="1"/>
       <c r="C34" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="1"/>
       <c r="C36" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B39" s="1"/>
       <c r="C39" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B41" s="1"/>
       <c r="C41" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B42" s="1"/>
       <c r="C42" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B43" s="1"/>
       <c r="C43" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B44" s="1"/>
       <c r="C44" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>6</v>
       </c>